--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -1,45 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
@@ -90,511 +94,815 @@
   <Override PartName="/xl/ctrlProps/ctrlProp69.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp70.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp71.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp72.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp73.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp74.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp75.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp76.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp77.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dod365-my.sharepoint-mil.us/personal/reginald_slater2_mil_mail_mil/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dod365.sharepoint-mil.us/sites/DCMA-P4-MX-BlueList/Shared Documents/3. Blue List Program Records/TEMPLATES/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F080E739-2465-4E34-8E48-3CE90BCAD07C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1231" documentId="8_{9AC3FA47-EB32-4F62-90E8-43DE4D0D3FC5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DA3F66C6-FA7F-4EB2-B2BA-F1688A009108}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="60" windowWidth="23256" windowHeight="12288" activeTab="1" xr2:uid="{0F296D0A-B551-4E74-9E2A-E3E5AFCA1D76}"/>
+    <workbookView xWindow="0" yWindow="270" windowWidth="23805" windowHeight="12210" xr2:uid="{0F296D0A-B551-4E74-9E2A-E3E5AFCA1D76}"/>
   </bookViews>
   <sheets>
     <sheet name="Title Sheet &amp; Instructions" sheetId="2" r:id="rId1"/>
-    <sheet name="Firmware Software BOM" sheetId="7" r:id="rId2"/>
-[...3 lines deleted...]
-    <sheet name="Data Listing" sheetId="5" state="hidden" r:id="rId6"/>
+    <sheet name="!!BOM Detail Expected!!" sheetId="9" r:id="rId2"/>
+    <sheet name="Example Hardware BOM" sheetId="8" r:id="rId3"/>
+    <sheet name="Hardware BOM" sheetId="1" r:id="rId4"/>
+    <sheet name="Firmware Software BOM" sheetId="7" r:id="rId5"/>
+    <sheet name="Replacement Parts List" sheetId="6" state="hidden" r:id="rId6"/>
+    <sheet name="Additional Company Information" sheetId="4" r:id="rId7"/>
+    <sheet name="Data Listing" sheetId="5" state="hidden" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Smith, Wyatt (Military)</author>
+  </authors>
+  <commentList>
+    <comment ref="B2" authorId="0" shapeId="0" xr:uid="{B5AA8A5C-D678-4A1D-BA8A-558C46189416}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Smith, Wyatt (Military):</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Add Assemblies as required</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="627" uniqueCount="271">
   <si>
     <t>Introduction</t>
   </si>
   <si>
     <t>BOM Naming Convention</t>
   </si>
   <si>
-    <t>The next sheet of this document is the minimum Bill of Materials (BOM) Information required to be considered a Blue List and in the future Blue Marketplace applicant. Each company or person submitting a drone or drone component must provide a Bill of Materials that provides sufficient details on the NDAA critical components of their system. This list is not comprehensive and may expand over time requiring applicants to be willing to resubmit this information as requested and to update the DCMA Office whenever a change is made to their system. DCMA expects to be able to see what parts the applicant is buying and from who, in order to determine the compliance of the drone or drone component. The Applicant should include all logic bearing components.</t>
+    <t>The next sheet of this document is the minimum Bill of Materials (BOM) Information required to be considered a Blue List  applicant. Each company or person submitting a drone or drone component must provide a Bill of Materials that provides sufficient details on the components of their system. This list is not comprehensive and may expand over time requiring applicants to be willing to resubmit this information as requested and to update the DCMA Office whenever a change is made to their system. DCMA expects to be able to see what parts the applicant is buying and from who, in order to determine the compliance of the drone or drone component. The Applicant should include all logic bearing components.</t>
   </si>
   <si>
     <t>CompanyName_ProductName_BOM_Date</t>
   </si>
   <si>
     <t>Expectation for Each Column</t>
   </si>
   <si>
-    <t>Assembly</t>
-[...2 lines deleted...]
-    <t>Sub-Assembly</t>
+    <t>Hierarchy</t>
   </si>
   <si>
     <t>Component</t>
   </si>
   <si>
-    <t>Sub-Component</t>
-[...2 lines deleted...]
-    <t>Nomenclature</t>
+    <t>Component Name</t>
+  </si>
+  <si>
+    <t>Type</t>
   </si>
   <si>
     <t>Manufacturer (OEM) Part Number</t>
   </si>
   <si>
-    <t>Manufacturer (OEM) Company Name</t>
-[...11 lines deleted...]
-    <t>Proprietary Assembly Available for Invidual Sale?</t>
+    <t>Numerical hierarchy to show part association</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This section should indicate the Assembly the component is a part of is i.e. Frame, Flight Controller, Remote Controller, Radio. </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">This section should name the component that is a part of the assembly. DCMA expects to see information for all </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>microcontrollers</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>active ICs</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> that manipulate data, and other complex/active components on each critical assembly, we </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">need to know </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">about </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">resistors, capacitors, passive ICs. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>DCMA does not need to know about screws, nuts, bolts, or washers.</t>
+    </r>
+  </si>
+  <si>
+    <t>This section should indicate if it is a component, sub-component, sub-component part, or PCBA Part</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">This section should include the part numbers the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OEM</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> manufacture company uses for each part they include in the BOM </t>
     </r>
   </si>
   <si>
+    <t>Manufacturer (OEM) Company Name</t>
+  </si>
+  <si>
+    <t>Country of Domicile (HQ Location)</t>
+  </si>
+  <si>
+    <t>Country of Manufacture (Where Produced)</t>
+  </si>
+  <si>
+    <t>COTS or Proprietary (Assembly or Sub Assembly)</t>
+  </si>
+  <si>
+    <t>Proprietary Assembly Available for Individual Sale?</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">This section will list the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OEM</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> company name that manufactures the part for the applicant, if the applicant manufactures the part then the applicant's company name will go in this section. This is required for all components.</t>
     </r>
   </si>
   <si>
-    <t>This section will show what country the headquarters of the manufacturing company is located in.</t>
-[...2 lines deleted...]
-    <t>This section will show what country the manufacturing work is completed in even if it is the same as the Country of Domicile. This is also known as Country of Origin.</t>
+    <t>This section will show what country the headquarters of the manufacturing company/OEM is located in.</t>
+  </si>
+  <si>
+    <t>This section is to help the DCMA team determine what may have been previously reviewed and approved on the Blue Framework to expeditated our review. No issues with either proprietary designs or COTS items being used.</t>
   </si>
   <si>
     <t>This section will indicate if the applicant company allows individual sale of a proprietary assembly/sub-assembly (major components IE airframe, motor, remote control, propellors, battery, etc.) for sustainment/repair, regular commercial sale, both, or neither/NA.</t>
   </si>
   <si>
-    <t>Example List of Critical Assemblies or Sub-Assemblies</t>
-[...39 lines deleted...]
-    <t>Data storage</t>
+    <t>Product</t>
+  </si>
+  <si>
+    <t>BOM Update Date</t>
+  </si>
+  <si>
+    <t>BOM Revision</t>
+  </si>
+  <si>
+    <t>Rev. A</t>
+  </si>
+  <si>
+    <t>Approved By</t>
+  </si>
+  <si>
+    <t>Approved By's Email</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Manufacturer Part Number</t>
+  </si>
+  <si>
+    <t>Manufacture Company Name</t>
+  </si>
+  <si>
+    <t>Country of Manufacture (Where Produced/Wafer Fabrication)</t>
+  </si>
+  <si>
+    <t>Country of Manufacturer (ATP Locations)</t>
+  </si>
+  <si>
+    <t>COTS/Proprietary</t>
+  </si>
+  <si>
+    <t>Vendor Willing to Resale COTS Items</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>UAV/UAS</t>
+  </si>
+  <si>
+    <t>Made-Up UAV</t>
+  </si>
+  <si>
+    <t>Platform</t>
+  </si>
+  <si>
+    <t>Made-up Part Number UAV</t>
+  </si>
+  <si>
+    <t>Proprietary</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Navigation System</t>
+  </si>
+  <si>
+    <t>Navboard Navvi</t>
+  </si>
+  <si>
+    <t>Main navigation system</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>PCBA</t>
+  </si>
+  <si>
+    <t>Navboard Navvi PCB</t>
+  </si>
+  <si>
+    <t>Sub-Component</t>
+  </si>
+  <si>
+    <t>Main PCB Board for the Navboard Navvi</t>
+  </si>
+  <si>
+    <t>System-on-Chip</t>
+  </si>
+  <si>
+    <t>Sphere Orange</t>
+  </si>
+  <si>
+    <t>PCB Part Items</t>
+  </si>
+  <si>
+    <t>GNSS module supports GPS functionality</t>
+  </si>
+  <si>
+    <t>Microcontroller</t>
+  </si>
+  <si>
+    <t>SGM32F56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SGM Microcontroller 32bit 64 Mb </t>
+  </si>
+  <si>
+    <t>Persistent Memory Module</t>
+  </si>
+  <si>
+    <t>MFS64GB</t>
+  </si>
+  <si>
+    <t>Macron Flash Storage</t>
+  </si>
+  <si>
+    <t>Internal Navigation Sensor</t>
+  </si>
+  <si>
+    <t>MEMS456</t>
+  </si>
+  <si>
+    <t>Microelectromechanical system for measuring inertia</t>
+  </si>
+  <si>
+    <t>Camera</t>
+  </si>
+  <si>
+    <t>FramCam</t>
+  </si>
+  <si>
+    <t>FPV Camera for UAS</t>
+  </si>
+  <si>
+    <t>FramCam PCB</t>
+  </si>
+  <si>
+    <t>Main PCB Board for FramCam</t>
+  </si>
+  <si>
+    <t>Optical Sensor/Image Sensor</t>
+  </si>
+  <si>
+    <t>Somy Image Sensor</t>
+  </si>
+  <si>
+    <t>Image Sensor 64 Megapixel</t>
+  </si>
+  <si>
+    <t>Image Processor</t>
+  </si>
+  <si>
+    <t>Quackcomm Image Processor</t>
+  </si>
+  <si>
+    <t>Image processor</t>
+  </si>
+  <si>
+    <t>Other Programmable ICs</t>
+  </si>
+  <si>
+    <t>HQ Shutter Driver</t>
+  </si>
+  <si>
+    <t>Camera shutter driver</t>
+  </si>
+  <si>
+    <t>Ground Control Station</t>
+  </si>
+  <si>
+    <t>Assembly</t>
+  </si>
+  <si>
+    <t>Component Nomenclature</t>
   </si>
   <si>
     <t>Software/Firmware Version</t>
   </si>
   <si>
-    <t>Vehicle/Platform</t>
-[...2 lines deleted...]
-    <t>Ground control stations</t>
+    <t>Developer Name</t>
+  </si>
+  <si>
+    <t>Development Country of Origin</t>
+  </si>
+  <si>
+    <t>Heirarchy</t>
+  </si>
+  <si>
+    <t>Battery Pack</t>
+  </si>
+  <si>
+    <t>Battery Cell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anode Active Material </t>
+  </si>
+  <si>
+    <t>Sub-Component Part</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cathode Active Material </t>
+  </si>
+  <si>
+    <t>Copper/Aluminum Foils</t>
+  </si>
+  <si>
+    <t>Electrolyte</t>
+  </si>
+  <si>
+    <t>Separator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cans/Pouch Material </t>
+  </si>
+  <si>
+    <t>Solvents</t>
+  </si>
+  <si>
+    <t>Electrolyte Additives</t>
+  </si>
+  <si>
+    <t>Electrolyte Salt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tapes, Adhesives, Safety Devices </t>
+  </si>
+  <si>
+    <t>Battery Management System</t>
+  </si>
+  <si>
+    <t>For every PCBA include the information below</t>
+  </si>
+  <si>
+    <t>**5</t>
+  </si>
+  <si>
+    <t>Software/Firmware</t>
+  </si>
+  <si>
+    <t>Microprocessor</t>
+  </si>
+  <si>
+    <t>RF IC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FPGA </t>
+  </si>
+  <si>
+    <t>Other Communication ICs</t>
+  </si>
+  <si>
+    <t>Non-persistent Memory Module</t>
+  </si>
+  <si>
+    <t>Interface Ics</t>
+  </si>
+  <si>
+    <t>Other passive microchips</t>
   </si>
   <si>
     <t>Radio</t>
   </si>
   <si>
-    <t>Propulsion/Motor</t>
-[...65 lines deleted...]
-    <t>…</t>
+    <t>Radio Receiver/Transmitter or Transceiver</t>
+  </si>
+  <si>
+    <t>Video Receiver/Transmitter or Transceiver</t>
+  </si>
+  <si>
+    <t>Companion Computer</t>
+  </si>
+  <si>
+    <t>Other Data Transmission Devices</t>
+  </si>
+  <si>
+    <t>Receiver/Transmitter or Transceiver</t>
+  </si>
+  <si>
+    <t>Removable Data Storage (SD Card/USB/SSD)</t>
+  </si>
+  <si>
+    <t>Flight Controller</t>
+  </si>
+  <si>
+    <t>Gimbal</t>
+  </si>
+  <si>
+    <t>Gimbal Motor</t>
+  </si>
+  <si>
+    <t>Magnet</t>
+  </si>
+  <si>
+    <t>Rare Earth Feedstock</t>
+  </si>
+  <si>
+    <t>Winding</t>
+  </si>
+  <si>
+    <t>Specialty Metals</t>
+  </si>
+  <si>
+    <t>Propulsion Motor</t>
+  </si>
+  <si>
+    <t>Any other component with a PCB</t>
+  </si>
+  <si>
+    <t>Any other component with a Motor</t>
+  </si>
+  <si>
+    <t>Navigation Sensor</t>
+  </si>
+  <si>
+    <t>Other Network Connectivity Equipment</t>
+  </si>
+  <si>
+    <t>Operating Software</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Electronic Speed Controller </t>
+  </si>
+  <si>
+    <t>Other External Sensors (IR/LIDAR/Laser/etc.)</t>
+  </si>
+  <si>
+    <t>GCS</t>
+  </si>
+  <si>
+    <t>GCS Data Storage</t>
+  </si>
+  <si>
+    <t>GCS Other Data Transmission Device</t>
+  </si>
+  <si>
+    <t>GCS Remote Controller</t>
+  </si>
+  <si>
+    <t>Swappable Radio Module</t>
+  </si>
+  <si>
+    <t>Sub-component</t>
+  </si>
+  <si>
+    <t>GCS Radio</t>
+  </si>
+  <si>
+    <t>GCS Operating Software</t>
+  </si>
+  <si>
+    <t>GCS Network Connectivity</t>
+  </si>
+  <si>
+    <t>GCS Goggles</t>
+  </si>
+  <si>
+    <t>GCS Display</t>
+  </si>
+  <si>
+    <t>GCS Computing and Processing Assembly</t>
   </si>
   <si>
     <t>Made-Up Part Number UAV</t>
   </si>
   <si>
     <t>Company/Maunfacturing POC</t>
   </si>
   <si>
-    <t>Made-up Part Number UAV</t>
-[...1 lines deleted...]
-  <si>
     <t>MUP - 321</t>
   </si>
   <si>
     <t xml:space="preserve">Made-up Parts </t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Both</t>
   </si>
   <si>
-    <t>Navboard Navvi</t>
-[...4 lines deleted...]
-  <si>
     <t>MUPN - 456</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>1.1.1</t>
-[...10 lines deleted...]
-  <si>
     <t>MUPNU7849</t>
   </si>
   <si>
     <t>Bare PCB supply</t>
   </si>
   <si>
-    <t>1.1.2</t>
-[...4 lines deleted...]
-  <si>
     <t>H-6405</t>
   </si>
   <si>
+    <t>SpherePilot</t>
+  </si>
+  <si>
+    <t>New Zeland</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
     <t>COTS</t>
   </si>
   <si>
-    <t>1.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>STM32F56XX</t>
   </si>
   <si>
-    <t xml:space="preserve">STM Microcontroller 32bit 64 Mb </t>
-[...2 lines deleted...]
-    <t>ST Macroelectronics</t>
+    <t>SG Macroelectronics</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>Taiwan</t>
-[...2 lines deleted...]
-    <t>1.1.4</t>
+    <t>Thailand</t>
   </si>
   <si>
     <t>MFS64GB4875</t>
   </si>
   <si>
-    <t>Micron Flash Storage</t>
-[...1 lines deleted...]
-  <si>
     <t>Fakecron</t>
   </si>
   <si>
-    <t>Thailand</t>
-[...8 lines deleted...]
-    <t>Microelctromechanical system for measuring inertia</t>
+    <t>Singapore</t>
   </si>
   <si>
     <t>Fakemove Inc.</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>FramCam</t>
-[...4 lines deleted...]
-  <si>
     <t>MUPN - 123</t>
   </si>
   <si>
-    <t>1.2.1</t>
-[...7 lines deleted...]
-  <si>
     <t>MUPNU7848</t>
   </si>
   <si>
     <t>Bare PCB Supply</t>
   </si>
   <si>
-    <t>1.2.2</t>
-[...7 lines deleted...]
-  <si>
     <t>SOMYIP741-89</t>
   </si>
   <si>
     <t>Somy</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
-    <t>1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>QP9651</t>
   </si>
   <si>
-    <t>Image processor</t>
-[...1 lines deleted...]
-  <si>
     <t>Quackcomm</t>
   </si>
   <si>
-    <t>1.2.4</t>
+    <t>Japan, South Korea, Taiwan</t>
   </si>
   <si>
     <t>Hi789</t>
   </si>
   <si>
-    <t>Camera shutter driver</t>
-[...1 lines deleted...]
-  <si>
     <t>highQualImages</t>
   </si>
   <si>
     <t>Britian</t>
+  </si>
+  <si>
+    <t>Please only populate this table with non-critical replacement parts that the vendor is willing to sell or that are available from other vendors (COTS), exclude screws, resistors, capacitors, and other small "consumable" electronics or mechanical parts.</t>
+  </si>
+  <si>
+    <t>Sub-Assembly</t>
   </si>
   <si>
     <t>GENERAL INFORMATION</t>
   </si>
   <si>
     <t>COMPANY INFORMATION</t>
   </si>
   <si>
     <t>CERTIFICATIONS</t>
   </si>
   <si>
     <t>Supplier Name:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Instructions:</t>
     </r>
@@ -779,139 +1087,133 @@
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Representative Function/ Title:</t>
   </si>
   <si>
     <t>QSC</t>
   </si>
   <si>
     <t>Email Address:</t>
   </si>
   <si>
     <t>NBBI "R"</t>
   </si>
   <si>
     <t>Phone Number:</t>
   </si>
   <si>
     <t>NAVSEA</t>
   </si>
   <si>
     <t>Department:</t>
   </si>
   <si>
-    <t>Federal Aviation Regulatorn (FAR) 145</t>
+    <t>Federal Aviation Regulation (FAR) 145</t>
   </si>
   <si>
     <t>NOTES/ COMMENTS</t>
   </si>
   <si>
     <t>Team Code:</t>
   </si>
   <si>
-    <t>Federal Aviation Regulatorn (FAR) 21</t>
+    <t>Federal Aviation Regulation (FAR) 21</t>
   </si>
   <si>
     <t>Command/ Region:</t>
   </si>
   <si>
     <t>ITAR</t>
   </si>
   <si>
     <t>FACILITY OR COMPOUND INFORMATION</t>
   </si>
   <si>
     <t xml:space="preserve">1. Does the supplier own or lease current manufacturing location? </t>
   </si>
   <si>
     <t xml:space="preserve">2. If leased, when is the lease renewal date?  What is the renewal length? </t>
   </si>
   <si>
     <t>3. How long (in years) has supplier been at the current manufacturing location?</t>
   </si>
   <si>
     <t>4. How many building comprise facility?</t>
   </si>
   <si>
     <t>5. Square Feet of Each Building in facility</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
+    <t>Assembly Column</t>
+  </si>
+  <si>
     <t>Repair/Sustainment</t>
   </si>
   <si>
     <t>Commercial Sale</t>
   </si>
   <si>
-    <t>Other</t>
-[...35 lines deleted...]
-    <t>Location of Software/Firmware Development</t>
+    <t>Signal and Voltage Conditioning ICs</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">This section will show what country the manufacturing work is completed in even if it is the same as the Country of Domicile. This is also known as Country of Origin. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FOR ICs must list Wafer Manufacture and ATP Locations.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Otherwise this is place of manufacture as defined in DFARS 52.225-18</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -951,121 +1253,153 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <charset val="1"/>
+    </font>
   </fonts>
-  <fills count="9">
+  <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor theme="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD6DCE4"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF1F3B1"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="69">
+  <borders count="65">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -1542,982 +1876,1078 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...74 lines deleted...]
-    <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
-      </right>
-[...13 lines deleted...]
-        <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...41 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...41 lines deleted...]
-      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...26 lines deleted...]
-      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="151">
+  <cellXfs count="164">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="60" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="60" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="59" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="61" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="32" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="23" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="32" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="37" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="37" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="54" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="59" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="52" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="63" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="53" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="56" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="64" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="49" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="60" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="61" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="55" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="59" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="61" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="62" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...79 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="68" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="51">
+  <dxfs count="54">
     <dxf>
-      <fill>
-[...4 lines deleted...]
-      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
-        <top/>
-[...14 lines deleted...]
-        <right style="thin">
+        <top style="thin">
           <color indexed="64"/>
-        </right>
-[...3 lines deleted...]
-        <horizontal/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
     </dxf>
     <dxf>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
-      <fill>
-[...38 lines deleted...]
-    <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
-        <top style="thin">
-[...20 lines deleted...]
-        </top>
+        <top/>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
@@ -2551,65 +2981,50 @@
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-      </border>
-[...13 lines deleted...]
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
@@ -2694,177 +3109,242 @@
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color rgb="FF000000"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
     </dxf>
     <dxf>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
-      <fill>
-[...38 lines deleted...]
-    <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
-        <top style="thin">
-[...20 lines deleted...]
-        </top>
+        <top/>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
@@ -2898,65 +3378,50 @@
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-      </border>
-[...13 lines deleted...]
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
@@ -3040,174 +3505,65 @@
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
-    <dxf>
-[...107 lines deleted...]
-    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -3481,5268 +3837,5277 @@
 </file>
 
 <file path=xl/ctrlProps/ctrlProp76.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp77.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000003040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1028"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000004040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000004040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1029" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1029"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000005040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000005040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1030"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000006040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000006040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1031" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1031"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000007040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000007040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1032" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1032"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000008040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000008040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>12</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1033" name="Check Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1033"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000009040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000009040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>13</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1034"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000A040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00000A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1035" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1035"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000B040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00000B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1036" name="Check Box 12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1036"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000C040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00000C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>18</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1037" name="Check Box 13" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1037"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000D040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00000D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1038" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1038"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000E040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00000E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>18</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1039" name="Check Box 15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1039"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000F040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00000F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>19</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1040" name="Check Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1040"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000010040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000010040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>20</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1041" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1041"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000011040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000011040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1042" name="Check Box 18" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1042"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000012040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000012040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>24</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1043" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1043"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000013040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000013040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>23</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1044" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1044"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000014040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000014040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>24</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1045" name="Check Box 21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1045"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000015040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000015040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1046" name="Check Box 22" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1046"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000016040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000016040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1047" name="Check Box 23" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1047"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000017040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000017040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1048" name="Check Box 24" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1048"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000018040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000018040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1049" name="Check Box 25" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1049"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000019040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000019040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>28</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1050" name="Check Box 26" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1050"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001A040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00001A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>28</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1051" name="Check Box 27" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1051"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001B040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00001B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1052" name="Check Box 28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001C040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00001C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1053" name="Check Box 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1053"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001D040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00001D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1054" name="Check Box 30" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1054"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001E040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00001E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1055" name="Check Box 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1055"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001F040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00001F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1056" name="Check Box 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1056"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000020040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000020040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1057" name="Check Box 33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000021040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000021040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1058" name="Check Box 34" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1058"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000022040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000022040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1059" name="Check Box 35" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1059"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000023040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000023040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1060" name="Check Box 36" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1060"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000024040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000024040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>34</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1061" name="Check Box 37" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1061"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000025040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000025040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>34</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1062" name="Check Box 38" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1062"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000026040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000026040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>34</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1063" name="Check Box 39" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1063"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000027040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000027040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>33</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1064" name="Check Box 40" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1064"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000028040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000028040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>33</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1065" name="Check Box 41" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1065"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000029040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000029040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>33</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1066" name="Check Box 42" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1066"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002A040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00002A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>34</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>36</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1067" name="Check Box 43" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1067"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002B040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00002B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>34</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>36</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1068" name="Check Box 44" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1068"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002C040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00002C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>34</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>36</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1069" name="Check Box 45" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1069"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002D040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00002D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1070" name="Check Box 46" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1070"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002E040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00002E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1071" name="Check Box 47" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1071"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002F040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00002F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1072" name="Check Box 48" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1072"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000030040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000030040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>38</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1073" name="Check Box 49" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1073"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000031040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000031040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>38</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1074" name="Check Box 50" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1074"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000032040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000032040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1111" name="Check Box 87" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1111"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000057040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000057040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1112" name="Check Box 88" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1112"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000058040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000058040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1113" name="Check Box 89" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1113"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000059040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000059040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1114" name="Check Box 90" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1114"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00005A040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00005A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1115" name="Check Box 91" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1115"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00005B040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00005B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1116" name="Check Box 92" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1116"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00005C040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00005C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1117" name="Check Box 93" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1117"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00005D040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00005D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1118" name="Check Box 94" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1118"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00005E040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00005E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1119" name="Check Box 95" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1119"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00005F040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00005F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1120" name="Check Box 96" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1120"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000060040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000060040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1121" name="Check Box 97" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1121"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000061040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000061040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1122" name="Check Box 98" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1122"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000062040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000062040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1123" name="Check Box 99" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1123"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000063040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000063040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1124" name="Check Box 100" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1124"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000064040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000064040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1125" name="Check Box 101" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1125"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000065040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000065040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1126" name="Check Box 102" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1126"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000066040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000066040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1127" name="Check Box 103" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1127"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000067040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000067040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1128" name="Check Box 104" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1128"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000068040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000068040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1129" name="Check Box 105" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1129"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000069040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000069040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1130" name="Check Box 106" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1130"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00006A040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00006A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1131" name="Check Box 107" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1131"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00006B040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00006B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1132" name="Check Box 108" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1132"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00006C040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00006C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1133" name="Check Box 109" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1133"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00006D040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00006D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1134" name="Check Box 110" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1134"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00006E040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00006E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>38</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1135" name="Check Box 111" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1135"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00006F040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00006F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>38</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1136" name="Check Box 112" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1136"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000070040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000070040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>38</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1137" name="Check Box 113" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1137"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000071040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000071040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>37</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1138" name="Check Box 114" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1138"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000072040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000072040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>37</xdr:row>
-          <xdr:rowOff>769620</xdr:rowOff>
+          <xdr:rowOff>771525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1139" name="Check Box 115" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1139"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000073040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000073040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{E013AA5D-A5AA-4B7F-93B1-E72C3EAC0233}" name="Table4" displayName="Table4" ref="B2:F15" totalsRowShown="0" headerRowDxfId="50" dataDxfId="49">
-[...6 lines deleted...]
-    <tableColumn id="5" xr3:uid="{A111B832-677F-4197-A6BC-9688E5B9D555}" name="Location of Software/Firmware Development" dataDxfId="1"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{DAE6790D-5197-41DB-BBA9-E8AC94FA1B71}" name="Table16" displayName="Table16" ref="B7:M34" totalsRowShown="0" headerRowDxfId="29" dataDxfId="27" headerRowBorderDxfId="28" tableBorderDxfId="26" totalsRowBorderDxfId="25">
+  <autoFilter ref="B7:M34" xr:uid="{04F68353-9A55-416F-A96E-274DF54607C9}"/>
+  <tableColumns count="12">
+    <tableColumn id="17" xr3:uid="{3BC4950F-038C-4DC0-BF03-AE2187847934}" name="Hierarchy" dataDxfId="24"/>
+    <tableColumn id="1" xr3:uid="{08BC72D7-070C-41FB-8A94-8AD67FA41D09}" name="Component" dataDxfId="23"/>
+    <tableColumn id="16" xr3:uid="{494D8FBB-4EE3-4D3B-AAD5-F4BD5F27F32B}" name="Component Name" dataDxfId="22"/>
+    <tableColumn id="5" xr3:uid="{6A1275F9-1B9C-4C23-A248-FBB583999142}" name="Type" dataDxfId="21"/>
+    <tableColumn id="4" xr3:uid="{F4B861DF-5612-4447-9829-C864C5BF3C42}" name="Description" dataDxfId="20"/>
+    <tableColumn id="3" xr3:uid="{EF0FC389-BC92-4CD1-8F7C-7683A3B75D2B}" name="Manufacturer Part Number" dataDxfId="19"/>
+    <tableColumn id="6" xr3:uid="{E477D18D-E6C0-4E64-BECC-9ED9FFEDD60C}" name="Manufacture Company Name" dataDxfId="18"/>
+    <tableColumn id="7" xr3:uid="{8AF443F6-BF62-4ECD-8010-EF7EBBECE4B3}" name="Country of Domicile (HQ Location)" dataDxfId="17"/>
+    <tableColumn id="8" xr3:uid="{69AF2281-C314-4C8A-8473-23F6097A11BF}" name="Country of Manufacture (Where Produced/Wafer Fabrication)" dataDxfId="16"/>
+    <tableColumn id="9" xr3:uid="{D4D3D34E-37CA-47A4-B64F-EB161DE697CB}" name="Country of Manufacturer (ATP Locations)" dataDxfId="15"/>
+    <tableColumn id="12" xr3:uid="{50FE0CEF-5981-4DB1-8AC2-E932767E827F}" name="COTS/Proprietary" dataDxfId="14"/>
+    <tableColumn id="13" xr3:uid="{2BE1AF1E-2283-4293-826F-A8253F6BA51D}" name="Proprietary Assembly Available for Individual Sale?" dataDxfId="13"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium5" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{04F68353-9A55-416F-A96E-274DF54607C9}" name="Table1" displayName="Table1" ref="B7:R26" totalsRowShown="0" headerRowDxfId="45" dataDxfId="43" headerRowBorderDxfId="44" tableBorderDxfId="42" totalsRowBorderDxfId="41">
-[...18 lines deleted...]
-    <tableColumn id="14" xr3:uid="{339BD0EC-3037-4EFA-BBEB-4BA56246136C}" name="Notes" dataDxfId="24"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{04F68353-9A55-416F-A96E-274DF54607C9}" name="Table1" displayName="Table1" ref="B7:M26" totalsRowShown="0" headerRowDxfId="53" dataDxfId="51" headerRowBorderDxfId="52" tableBorderDxfId="50" totalsRowBorderDxfId="49">
+  <autoFilter ref="B7:M26" xr:uid="{04F68353-9A55-416F-A96E-274DF54607C9}"/>
+  <tableColumns count="12">
+    <tableColumn id="17" xr3:uid="{778F2C24-6336-4E36-B4A1-F585CE076086}" name="Hierarchy" dataDxfId="48"/>
+    <tableColumn id="1" xr3:uid="{75A8EF74-2B9C-4AA9-963C-DBAB59B1CADD}" name="Component" dataDxfId="47"/>
+    <tableColumn id="16" xr3:uid="{B36E4464-44A1-47C0-9204-35E67042E746}" name="Component Name" dataDxfId="46"/>
+    <tableColumn id="15" xr3:uid="{67DB91D6-D705-4E20-98B1-78D25F053F7A}" name="Type" dataDxfId="45"/>
+    <tableColumn id="5" xr3:uid="{AD67A11E-096F-432F-BF14-17791620DA27}" name="Description" dataDxfId="44"/>
+    <tableColumn id="3" xr3:uid="{24654157-019A-4BB5-A8C1-769A77CEA944}" name="Manufacturer Part Number" dataDxfId="43"/>
+    <tableColumn id="6" xr3:uid="{1327C444-5363-4F1F-86F9-0766A13505FC}" name="Manufacture Company Name" dataDxfId="42"/>
+    <tableColumn id="7" xr3:uid="{93EC4A75-6D1D-46EB-A294-29FA24DDE2FA}" name="Country of Domicile (HQ Location)" dataDxfId="41"/>
+    <tableColumn id="8" xr3:uid="{E7281221-13C8-44AA-9CD7-A49903161D20}" name="Country of Manufacture (Where Produced/Wafer Fabrication)" dataDxfId="40"/>
+    <tableColumn id="4" xr3:uid="{9CC14CC5-A5B5-46B8-A825-F7C2E8DEC319}" name="Country of Manufacturer (ATP Locations)" dataDxfId="39"/>
+    <tableColumn id="12" xr3:uid="{E3A097D1-59F6-4A4A-B167-9ACC1B565770}" name="COTS/Proprietary" dataDxfId="38"/>
+    <tableColumn id="13" xr3:uid="{65398BB1-1BBA-43BB-A8B2-F1E54A6E75F1}" name="Proprietary Assembly Available for Individual Sale?" dataDxfId="37"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium5" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{DAE6790D-5197-41DB-BBA9-E8AC94FA1B71}" name="Table16" displayName="Table16" ref="B7:R34" totalsRowShown="0" headerRowDxfId="23" dataDxfId="21" headerRowBorderDxfId="22" tableBorderDxfId="20" totalsRowBorderDxfId="19">
-[...18 lines deleted...]
-    <tableColumn id="14" xr3:uid="{AD9C20EA-32F5-484C-AC7A-E836BDE0E832}" name="Notes" dataDxfId="2"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{E013AA5D-A5AA-4B7F-93B1-E72C3EAC0233}" name="Table4" displayName="Table4" ref="B2:F15" totalsRowShown="0" headerRowDxfId="36" dataDxfId="35">
+  <autoFilter ref="B2:F15" xr:uid="{E013AA5D-A5AA-4B7F-93B1-E72C3EAC0233}"/>
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{49FF6926-4A53-48F8-927E-9A871B8784A6}" name="Assembly" dataDxfId="34"/>
+    <tableColumn id="2" xr3:uid="{22E629B5-04DA-4942-B4E1-0BAE366ED8F3}" name="Component Nomenclature" dataDxfId="33"/>
+    <tableColumn id="3" xr3:uid="{7E2FD227-5C3E-4ADE-B02B-82FD33B4F41F}" name="Software/Firmware Version" dataDxfId="32"/>
+    <tableColumn id="5" xr3:uid="{B923C144-D337-45EC-B632-8E48FE179CDB}" name="Developer Name" dataDxfId="31"/>
+    <tableColumn id="4" xr3:uid="{E3361139-2A48-413B-AAFD-E1025BD55E3F}" name="Development Country of Origin" dataDxfId="30"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium5" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{CF211D20-39C4-4B9D-B3C5-EE0BAF3F773A}" name="Table3" displayName="Table3" ref="B5:K32" totalsRowShown="0" headerRowDxfId="12" dataDxfId="11" tableBorderDxfId="10">
+  <autoFilter ref="B5:K32" xr:uid="{CF211D20-39C4-4B9D-B3C5-EE0BAF3F773A}"/>
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{3E970B99-4DF0-46AC-85CF-6B2E090C44EC}" name="Assembly" dataDxfId="9"/>
+    <tableColumn id="2" xr3:uid="{B9699DB8-A38F-4AA7-9E0F-ECEAB704B472}" name="Sub-Assembly" dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{9342DF43-FB18-4D4F-BA23-7D62B9BCB2E0}" name="Component" dataDxfId="7"/>
+    <tableColumn id="4" xr3:uid="{04AA17D0-4255-472F-973E-33BAE2745A49}" name="Sub-Component" dataDxfId="6"/>
+    <tableColumn id="5" xr3:uid="{D2414865-ACC1-495C-9F11-7167C47D7E17}" name="Description" dataDxfId="5"/>
+    <tableColumn id="6" xr3:uid="{96B486F4-0035-47FE-8771-57E0AB77CD55}" name="Manufacturer Part Number" dataDxfId="4"/>
+    <tableColumn id="7" xr3:uid="{693E97BF-517B-4BF8-8C60-92B71003D990}" name="Manufacture Company Name" dataDxfId="3"/>
+    <tableColumn id="8" xr3:uid="{02822B91-6586-4BF5-850F-E220299B7F79}" name="COTS/Proprietary" dataDxfId="2"/>
+    <tableColumn id="9" xr3:uid="{502A59B4-2159-42BF-8DE9-FB12DF7BA935}" name="Proprietary Assembly Available for Individual Sale?" dataDxfId="1"/>
+    <tableColumn id="10" xr3:uid="{5D66DCAD-EFE4-4705-9CD7-E617498853BD}" name="Vendor Willing to Resale COTS Items" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -9023,5856 +9388,6913 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FE66CE8-DF3B-4B12-B9CB-DF44FC3FB6A4}">
-  <dimension ref="A2:BL53"/>
+  <dimension ref="A1:AC22"/>
   <sheetViews>
-    <sheetView topLeftCell="U4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Z9" sqref="Z9:AD9"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F9" sqref="F9:J9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="6" max="19" width="10.33203125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="25" max="54" width="10.33203125" customWidth="1"/>
+    <col min="1" max="25" width="9" customWidth="1"/>
+    <col min="26" max="44" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:64" x14ac:dyDescent="0.3">
-      <c r="G2" s="61" t="s">
+    <row r="1" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="88" t="s">
         <v>0</v>
       </c>
-      <c r="H2" s="62"/>
-[...8 lines deleted...]
-      <c r="Q2" s="53" t="s">
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="R2" s="53"/>
-[...5 lines deleted...]
-      <c r="G3" s="64" t="s">
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="83"/>
+    </row>
+    <row r="3" spans="1:29" ht="128.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="H3" s="65"/>
-[...8 lines deleted...]
-      <c r="Q3" s="55" t="s">
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="R3" s="55"/>
-[...5 lines deleted...]
-      <c r="A7" s="71" t="s">
+      <c r="M3" s="85"/>
+      <c r="N3" s="85"/>
+      <c r="O3" s="86"/>
+    </row>
+    <row r="6" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="1:29" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="72"/>
-[...71 lines deleted...]
-      <c r="F8" s="58" t="s">
+      <c r="B7" s="99"/>
+      <c r="C7" s="99"/>
+      <c r="D7" s="99"/>
+      <c r="E7" s="99"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="99"/>
+      <c r="H7" s="99"/>
+      <c r="I7" s="99"/>
+      <c r="J7" s="99"/>
+      <c r="K7" s="99"/>
+      <c r="L7" s="99"/>
+      <c r="M7" s="99"/>
+      <c r="N7" s="99"/>
+      <c r="O7" s="99"/>
+      <c r="P7" s="99"/>
+      <c r="Q7" s="99"/>
+      <c r="R7" s="99"/>
+      <c r="S7" s="99"/>
+      <c r="T7" s="99"/>
+      <c r="U7" s="99"/>
+      <c r="V7" s="99"/>
+      <c r="W7" s="99"/>
+      <c r="X7" s="99"/>
+      <c r="Y7" s="100"/>
+      <c r="Z7" s="30"/>
+      <c r="AA7" s="30"/>
+      <c r="AB7" s="30"/>
+      <c r="AC7" s="30"/>
+    </row>
+    <row r="8" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="G8" s="58"/>
-[...3 lines deleted...]
-      <c r="K8" s="57" t="s">
+      <c r="B8" s="73"/>
+      <c r="C8" s="73"/>
+      <c r="D8" s="73"/>
+      <c r="E8" s="74"/>
+      <c r="F8" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="L8" s="58"/>
-[...3 lines deleted...]
-      <c r="P8" s="57" t="s">
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="74"/>
+      <c r="K8" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="Q8" s="58"/>
-[...3 lines deleted...]
-      <c r="U8" s="57" t="s">
+      <c r="L8" s="73"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="73"/>
+      <c r="O8" s="74"/>
+      <c r="P8" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="V8" s="58"/>
-[...3 lines deleted...]
-      <c r="Z8" s="57" t="s">
+      <c r="Q8" s="73"/>
+      <c r="R8" s="73"/>
+      <c r="S8" s="73"/>
+      <c r="T8" s="74"/>
+      <c r="U8" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="AA8" s="58"/>
-[...3 lines deleted...]
-      <c r="AE8" s="73" t="s">
+      <c r="V8" s="77"/>
+      <c r="W8" s="77"/>
+      <c r="X8" s="77"/>
+      <c r="Y8" s="78"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+      <c r="AC8" s="29"/>
+    </row>
+    <row r="9" spans="1:29" ht="180" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="AF8" s="73"/>
-[...3 lines deleted...]
-      <c r="AJ8" s="57" t="s">
+      <c r="B9" s="97"/>
+      <c r="C9" s="97"/>
+      <c r="D9" s="97"/>
+      <c r="E9" s="97"/>
+      <c r="F9" s="97" t="s">
         <v>11</v>
       </c>
-      <c r="AK8" s="58"/>
-[...3 lines deleted...]
-      <c r="AO8" s="57" t="s">
+      <c r="G9" s="97"/>
+      <c r="H9" s="97"/>
+      <c r="I9" s="97"/>
+      <c r="J9" s="97"/>
+      <c r="K9" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="AP8" s="58"/>
-[...3 lines deleted...]
-      <c r="AT8" s="57" t="s">
+      <c r="L9" s="75"/>
+      <c r="M9" s="75"/>
+      <c r="N9" s="75"/>
+      <c r="O9" s="75"/>
+      <c r="P9" s="75" t="s">
         <v>13</v>
       </c>
-      <c r="AU8" s="58"/>
-[...3 lines deleted...]
-      <c r="AY8" s="57" t="s">
+      <c r="Q9" s="75"/>
+      <c r="R9" s="75"/>
+      <c r="S9" s="75"/>
+      <c r="T9" s="75"/>
+      <c r="U9" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="AZ8" s="58"/>
-[...3 lines deleted...]
-      <c r="BD8" s="57" t="s">
+      <c r="V9" s="75"/>
+      <c r="W9" s="75"/>
+      <c r="X9" s="75"/>
+      <c r="Y9" s="76"/>
+    </row>
+    <row r="10" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A10" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="BE8" s="58"/>
-[...48 lines deleted...]
-      <c r="AE9" s="60" t="s">
+      <c r="B10" s="73"/>
+      <c r="C10" s="73"/>
+      <c r="D10" s="73"/>
+      <c r="E10" s="74"/>
+      <c r="F10" s="72" t="s">
         <v>16</v>
       </c>
-      <c r="AF9" s="60"/>
-[...3 lines deleted...]
-      <c r="AJ9" s="67" t="s">
+      <c r="G10" s="73"/>
+      <c r="H10" s="73"/>
+      <c r="I10" s="73"/>
+      <c r="J10" s="74"/>
+      <c r="K10" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="AK9" s="68"/>
-[...3 lines deleted...]
-      <c r="AO9" s="60" t="s">
+      <c r="L10" s="73"/>
+      <c r="M10" s="73"/>
+      <c r="N10" s="73"/>
+      <c r="O10" s="74"/>
+      <c r="P10" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="AP9" s="60"/>
-[...3 lines deleted...]
-      <c r="AT9" s="60" t="s">
+      <c r="Q10" s="73"/>
+      <c r="R10" s="73"/>
+      <c r="S10" s="73"/>
+      <c r="T10" s="74"/>
+      <c r="U10" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="AU9" s="60"/>
-[...10 lines deleted...]
-      <c r="BD9" s="60" t="s">
+      <c r="V10" s="73"/>
+      <c r="W10" s="73"/>
+      <c r="X10" s="73"/>
+      <c r="Y10" s="79"/>
+    </row>
+    <row r="11" spans="1:29" ht="166.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="94" t="s">
         <v>20</v>
       </c>
-      <c r="BE9" s="60"/>
-[...18 lines deleted...]
-      <c r="U10" s="74" t="s">
+      <c r="B11" s="95"/>
+      <c r="C11" s="95"/>
+      <c r="D11" s="95"/>
+      <c r="E11" s="96"/>
+      <c r="F11" s="80" t="s">
         <v>21</v>
       </c>
-      <c r="V10" s="75"/>
-[...17 lines deleted...]
-      <c r="U11" s="77" t="s">
+      <c r="G11" s="80"/>
+      <c r="H11" s="80"/>
+      <c r="I11" s="80"/>
+      <c r="J11" s="80"/>
+      <c r="K11" s="80" t="s">
+        <v>270</v>
+      </c>
+      <c r="L11" s="80"/>
+      <c r="M11" s="80"/>
+      <c r="N11" s="80"/>
+      <c r="O11" s="80"/>
+      <c r="P11" s="80" t="s">
         <v>22</v>
       </c>
-      <c r="V11" s="78"/>
-[...18 lines deleted...]
-      <c r="U12" s="80" t="s">
+      <c r="Q11" s="80"/>
+      <c r="R11" s="80"/>
+      <c r="S11" s="80"/>
+      <c r="T11" s="80"/>
+      <c r="U11" s="80" t="s">
         <v>23</v>
       </c>
-      <c r="V12" s="73"/>
-[...281 lines deleted...]
-    </row>
+      <c r="V11" s="80"/>
+      <c r="W11" s="80"/>
+      <c r="X11" s="80"/>
+      <c r="Y11" s="102"/>
+    </row>
+    <row r="12" spans="1:29" s="25" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="23"/>
+      <c r="L12" s="23"/>
+      <c r="M12" s="23"/>
+      <c r="N12" s="24"/>
+      <c r="O12" s="24"/>
+    </row>
+    <row r="13" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="73">
+  <mergeCells count="25">
+    <mergeCell ref="K11:O11"/>
+    <mergeCell ref="U11:Y11"/>
+    <mergeCell ref="P11:T11"/>
+    <mergeCell ref="K9:O9"/>
+    <mergeCell ref="L2:O2"/>
+    <mergeCell ref="L3:O3"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="F11:J11"/>
+    <mergeCell ref="B2:K2"/>
+    <mergeCell ref="B3:K3"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="F9:J9"/>
+    <mergeCell ref="F10:J10"/>
+    <mergeCell ref="F8:J8"/>
+    <mergeCell ref="A7:Y7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
-    <mergeCell ref="U50:X50"/>
-[...42 lines deleted...]
-    <mergeCell ref="U14:X14"/>
     <mergeCell ref="K8:O8"/>
     <mergeCell ref="P8:T8"/>
-    <mergeCell ref="AT9:AX9"/>
-[...4 lines deleted...]
-    <mergeCell ref="AY9:BC9"/>
     <mergeCell ref="P9:T9"/>
+    <mergeCell ref="U9:Y9"/>
     <mergeCell ref="U8:Y8"/>
-    <mergeCell ref="U9:Y9"/>
-[...15 lines deleted...]
-    <mergeCell ref="AE8:AI8"/>
+    <mergeCell ref="K10:O10"/>
+    <mergeCell ref="U10:Y10"/>
+    <mergeCell ref="P10:T10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{360FF385-D87D-437C-8AD7-CDF0146FE0C3}">
-  <dimension ref="B1:F15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{407902A3-631A-45CB-B1FE-E1BC74D0AA0F}">
+  <dimension ref="A1:D93"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView topLeftCell="A60" workbookViewId="0">
+      <selection activeCell="B52" sqref="B52"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.44140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="40.6640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="38.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="39.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="B2" s="47" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="62">
+        <v>1</v>
+      </c>
+      <c r="B2" s="43" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2" s="43" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="63">
+        <v>2</v>
+      </c>
+      <c r="B3" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="C3" s="44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="64">
+        <v>3</v>
+      </c>
+      <c r="B4" s="45" t="s">
+        <v>88</v>
+      </c>
+      <c r="C4" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="65">
+        <v>4</v>
+      </c>
+      <c r="B5" s="46" t="s">
+        <v>89</v>
+      </c>
+      <c r="C5" s="46" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" s="65">
+        <v>4</v>
+      </c>
+      <c r="B6" s="46" t="s">
+        <v>91</v>
+      </c>
+      <c r="C6" s="46" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="65">
+        <v>4</v>
+      </c>
+      <c r="B7" s="46" t="s">
+        <v>92</v>
+      </c>
+      <c r="C7" s="46" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="65">
+        <v>4</v>
+      </c>
+      <c r="B8" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="C8" s="46" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="65">
+        <v>4</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>94</v>
+      </c>
+      <c r="C9" s="46" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="65">
+        <v>4</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="46" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="65">
+        <v>4</v>
+      </c>
+      <c r="B11" s="46" t="s">
+        <v>96</v>
+      </c>
+      <c r="C11" s="46" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="65">
+        <v>4</v>
+      </c>
+      <c r="B12" s="46" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" s="46" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="65">
+        <v>4</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>98</v>
+      </c>
+      <c r="C13" s="46" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="65">
+        <v>4</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>99</v>
+      </c>
+      <c r="C14" s="46" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="64">
+        <v>3</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="65">
+        <v>4</v>
+      </c>
+      <c r="B16" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="46" t="s">
+        <v>90</v>
+      </c>
+      <c r="D16" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="66" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="47" t="s">
+        <v>103</v>
+      </c>
+      <c r="C17" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="66" t="s">
+        <v>102</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="66" t="s">
+        <v>102</v>
+      </c>
+      <c r="B19" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="66" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>104</v>
+      </c>
+      <c r="C20" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="66" t="s">
+        <v>102</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="66" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" s="47" t="s">
+        <v>105</v>
+      </c>
+      <c r="C22" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="66" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" s="47" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="67" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="C24" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="66" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" s="47" t="s">
+        <v>107</v>
+      </c>
+      <c r="C25" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" s="66">
         <v>5</v>
       </c>
-      <c r="C2" t="s">
-[...127 lines deleted...]
-      <c r="F15" s="149"/>
+      <c r="B26" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="C26" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" s="66">
+        <v>5</v>
+      </c>
+      <c r="B27" s="47" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" s="66">
+        <v>5</v>
+      </c>
+      <c r="B28" s="47" t="s">
+        <v>269</v>
+      </c>
+      <c r="C28" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="66">
+        <v>5</v>
+      </c>
+      <c r="B29" s="47" t="s">
+        <v>110</v>
+      </c>
+      <c r="C29" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" s="63">
+        <v>2</v>
+      </c>
+      <c r="B30" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="C30" s="44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" s="64">
+        <v>3</v>
+      </c>
+      <c r="B31" s="45" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="68">
+        <v>3</v>
+      </c>
+      <c r="B32" s="48" t="s">
+        <v>113</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" s="63">
+        <v>2</v>
+      </c>
+      <c r="B33" s="44" t="s">
+        <v>114</v>
+      </c>
+      <c r="C33" s="44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="68">
+        <v>3</v>
+      </c>
+      <c r="B34" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="C34" s="48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A35" s="63">
+        <v>2</v>
+      </c>
+      <c r="B35" s="44" t="s">
+        <v>115</v>
+      </c>
+      <c r="C35" s="44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="68">
+        <v>3</v>
+      </c>
+      <c r="B36" s="48" t="s">
+        <v>116</v>
+      </c>
+      <c r="C36" s="48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="69">
+        <v>2</v>
+      </c>
+      <c r="B37" s="49" t="s">
+        <v>117</v>
+      </c>
+      <c r="C37" s="49" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="45">
+        <v>3</v>
+      </c>
+      <c r="B38" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C38" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" s="63">
+        <v>2</v>
+      </c>
+      <c r="B39" s="44" t="s">
+        <v>118</v>
+      </c>
+      <c r="C39" s="44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" s="64">
+        <v>3</v>
+      </c>
+      <c r="B40" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C40" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="64">
+        <v>3</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="C41" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" s="63">
+        <v>2</v>
+      </c>
+      <c r="B42" s="44" t="s">
+        <v>119</v>
+      </c>
+      <c r="C42" s="44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" s="64">
+        <v>3</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>120</v>
+      </c>
+      <c r="C43" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" s="70">
+        <v>4</v>
+      </c>
+      <c r="B44" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="C44" s="57" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" s="65">
+        <v>4</v>
+      </c>
+      <c r="B45" s="51" t="s">
+        <v>122</v>
+      </c>
+      <c r="C45" s="57" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" s="65">
+        <v>4</v>
+      </c>
+      <c r="B46" s="51" t="s">
+        <v>123</v>
+      </c>
+      <c r="C46" s="57" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="65">
+        <v>4</v>
+      </c>
+      <c r="B47" s="51" t="s">
+        <v>124</v>
+      </c>
+      <c r="C47" s="46" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" s="63">
+        <v>2</v>
+      </c>
+      <c r="B48" s="44" t="s">
+        <v>125</v>
+      </c>
+      <c r="C48" s="44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="71">
+        <v>4</v>
+      </c>
+      <c r="B49" s="52" t="s">
+        <v>121</v>
+      </c>
+      <c r="C49" s="58" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" s="65">
+        <v>4</v>
+      </c>
+      <c r="B50" s="51" t="s">
+        <v>122</v>
+      </c>
+      <c r="C50" s="57" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" s="65">
+        <v>4</v>
+      </c>
+      <c r="B51" s="51" t="s">
+        <v>123</v>
+      </c>
+      <c r="C51" s="57" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="65">
+        <v>4</v>
+      </c>
+      <c r="B52" s="51" t="s">
+        <v>124</v>
+      </c>
+      <c r="C52" s="46" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="69">
+        <v>2</v>
+      </c>
+      <c r="B53" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="C53" s="49" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="69">
+        <v>2</v>
+      </c>
+      <c r="B54" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="C54" s="49" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" s="63">
+        <v>2</v>
+      </c>
+      <c r="B55" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="C55" s="44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" s="64">
+        <v>3</v>
+      </c>
+      <c r="B56" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C56" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="68">
+        <v>3</v>
+      </c>
+      <c r="B57" s="48" t="s">
+        <v>128</v>
+      </c>
+      <c r="C57" s="48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" s="63">
+        <v>2</v>
+      </c>
+      <c r="B58" s="44" t="s">
+        <v>129</v>
+      </c>
+      <c r="C58" s="44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="68">
+        <v>3</v>
+      </c>
+      <c r="B59" s="48" t="s">
+        <v>116</v>
+      </c>
+      <c r="C59" s="48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" s="63">
+        <v>2</v>
+      </c>
+      <c r="B60" s="44" t="s">
+        <v>66</v>
+      </c>
+      <c r="C60" s="44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" s="45">
+        <v>3</v>
+      </c>
+      <c r="B61" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C61" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" s="45">
+        <v>3</v>
+      </c>
+      <c r="B62" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="C62" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="45">
+        <v>3</v>
+      </c>
+      <c r="B63" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="C63" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="63">
+        <v>2</v>
+      </c>
+      <c r="B64" s="44" t="s">
+        <v>130</v>
+      </c>
+      <c r="C64" s="44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A65" s="63">
+        <v>2</v>
+      </c>
+      <c r="B65" s="44" t="s">
+        <v>131</v>
+      </c>
+      <c r="C65" s="44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="45">
+        <v>3</v>
+      </c>
+      <c r="B66" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C66" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67" s="63">
+        <v>2</v>
+      </c>
+      <c r="B67" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="C67" s="44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A68" s="45">
+        <v>3</v>
+      </c>
+      <c r="B68" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C68" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="62">
+        <v>1</v>
+      </c>
+      <c r="B69" s="53" t="s">
+        <v>80</v>
+      </c>
+      <c r="C69" s="53" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A70" s="63">
+        <v>2</v>
+      </c>
+      <c r="B70" s="54" t="s">
+        <v>134</v>
+      </c>
+      <c r="C70" s="54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="45">
+        <v>3</v>
+      </c>
+      <c r="B71" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C71" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A72" s="63">
+        <v>2</v>
+      </c>
+      <c r="B72" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="C72" s="54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="45">
+        <v>3</v>
+      </c>
+      <c r="B73" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C73" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A74" s="63">
+        <v>2</v>
+      </c>
+      <c r="B74" s="54" t="s">
+        <v>136</v>
+      </c>
+      <c r="C74" s="54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A75" s="45">
+        <v>3</v>
+      </c>
+      <c r="B75" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C75" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="45">
+        <v>3</v>
+      </c>
+      <c r="B76" s="45" t="s">
+        <v>137</v>
+      </c>
+      <c r="C76" s="45" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A77" s="63">
+        <v>2</v>
+      </c>
+      <c r="B77" s="54" t="s">
+        <v>139</v>
+      </c>
+      <c r="C77" s="54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="45">
+        <v>3</v>
+      </c>
+      <c r="B78" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C78" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A79" s="63">
+        <v>2</v>
+      </c>
+      <c r="B79" s="54" t="s">
+        <v>140</v>
+      </c>
+      <c r="C79" s="54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="45"/>
+      <c r="B80" s="45"/>
+      <c r="C80" s="45"/>
+    </row>
+    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A81" s="63">
+        <v>2</v>
+      </c>
+      <c r="B81" s="54" t="s">
+        <v>141</v>
+      </c>
+      <c r="C81" s="54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="45">
+        <v>3</v>
+      </c>
+      <c r="B82" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C82" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A83" s="63">
+        <v>2</v>
+      </c>
+      <c r="B83" s="54" t="s">
+        <v>142</v>
+      </c>
+      <c r="C83" s="54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A84" s="45">
+        <v>3</v>
+      </c>
+      <c r="B84" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C84" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="45">
+        <v>3</v>
+      </c>
+      <c r="B85" s="45" t="s">
+        <v>112</v>
+      </c>
+      <c r="C85" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A86" s="63">
+        <v>2</v>
+      </c>
+      <c r="B86" s="54" t="s">
+        <v>143</v>
+      </c>
+      <c r="C86" s="54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="45">
+        <v>3</v>
+      </c>
+      <c r="B87" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C87" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A88" s="63">
+        <v>2</v>
+      </c>
+      <c r="B88" s="54" t="s">
+        <v>144</v>
+      </c>
+      <c r="C88" s="54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="45">
+        <v>3</v>
+      </c>
+      <c r="B89" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C89" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="69">
+        <v>2</v>
+      </c>
+      <c r="B90" s="49" t="s">
+        <v>126</v>
+      </c>
+      <c r="C90" s="49" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="45">
+        <v>3</v>
+      </c>
+      <c r="B91" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C91" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="69">
+        <v>2</v>
+      </c>
+      <c r="B92" s="49" t="s">
+        <v>127</v>
+      </c>
+      <c r="C92" s="49" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A93" s="45">
+        <v>3</v>
+      </c>
+      <c r="B93" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C93" s="45" t="s">
+        <v>51</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{676D4830-8A78-4C80-B1EE-08D9AF6040E9}">
+  <dimension ref="A1:M34"/>
+  <sheetViews>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="H11" sqref="H11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" outlineLevelRow="2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.28515625" customWidth="1"/>
+    <col min="2" max="2" width="15" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19" style="1" customWidth="1"/>
+    <col min="4" max="4" width="17.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="20.5703125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="17.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="18.28515625" style="1" customWidth="1"/>
+    <col min="10" max="13" width="21.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" s="108" t="s">
+        <v>145</v>
+      </c>
+      <c r="C1" s="108"/>
+      <c r="D1" s="108"/>
+      <c r="E1" s="108"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+    </row>
+    <row r="2" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="109">
+        <v>46118</v>
+      </c>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+    </row>
+    <row r="3" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="110" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="110"/>
+      <c r="D3" s="110"/>
+      <c r="E3" s="110"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="13"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="111" t="s">
+        <v>146</v>
+      </c>
+      <c r="C4" s="111"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="112" t="s">
+        <v>146</v>
+      </c>
+      <c r="C5" s="112"/>
+      <c r="D5" s="112"/>
+      <c r="E5" s="112"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B6" s="22"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+    </row>
+    <row r="7" spans="1:13" ht="60" x14ac:dyDescent="0.25">
+      <c r="A7" s="23"/>
+      <c r="B7" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="I7" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="L7" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="M7" s="26" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="B8" s="39">
+        <v>1</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="J8" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="K8" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="L8" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="M8" s="11" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="30" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="38">
+        <v>2</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="M9" s="2" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="30" outlineLevel="2" x14ac:dyDescent="0.25">
+      <c r="B10" s="38">
+        <v>3</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="K10" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="L10" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="M10" s="11" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="45" outlineLevel="2" x14ac:dyDescent="0.25">
+      <c r="B11" s="38">
+        <v>4</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="M11" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="30" outlineLevel="2" x14ac:dyDescent="0.25">
+      <c r="B12" s="38">
+        <v>5</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="M12" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="30" outlineLevel="2" x14ac:dyDescent="0.25">
+      <c r="B13" s="38">
+        <v>5</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="45" outlineLevel="2" x14ac:dyDescent="0.25">
+      <c r="B14" s="38">
+        <v>5</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="M14" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="38">
+        <v>2</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="J15" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="K15" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="L15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="M15" s="11" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="30" outlineLevel="2" x14ac:dyDescent="0.25">
+      <c r="B16" s="38">
+        <v>3</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="K16" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="L16" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="M16" s="11" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="17" spans="2:13" ht="45" outlineLevel="2" x14ac:dyDescent="0.25">
+      <c r="B17" s="38">
+        <v>4</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="K17" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="L17" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="M17" s="11" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="2:13" ht="30" outlineLevel="2" x14ac:dyDescent="0.25">
+      <c r="B18" s="38">
+        <v>4</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="I18" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="2:13" ht="30" outlineLevel="2" x14ac:dyDescent="0.25">
+      <c r="B19" s="38">
+        <v>4</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="I19" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="M19" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="2:13" ht="30" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="38">
+        <v>1</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="11"/>
+    </row>
+    <row r="21" spans="2:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="38"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="11"/>
+      <c r="M21" s="11"/>
+    </row>
+    <row r="22" spans="2:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="38"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="11"/>
+    </row>
+    <row r="23" spans="2:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="38"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="4"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="11"/>
+      <c r="M23" s="11"/>
+    </row>
+    <row r="24" spans="2:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="38"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="4"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="11"/>
+      <c r="L24" s="11"/>
+      <c r="M24" s="11"/>
+    </row>
+    <row r="25" spans="2:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="38"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="11"/>
+      <c r="L25" s="11"/>
+      <c r="M25" s="11"/>
+    </row>
+    <row r="26" spans="2:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="38"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="11"/>
+      <c r="L26" s="11"/>
+      <c r="M26" s="11"/>
+    </row>
+    <row r="27" spans="2:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="38"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="4"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="11"/>
+      <c r="L27" s="11"/>
+      <c r="M27" s="11"/>
+    </row>
+    <row r="28" spans="2:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="38"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="4"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="11"/>
+      <c r="L28" s="11"/>
+      <c r="M28" s="11"/>
+    </row>
+    <row r="29" spans="2:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="38"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="11"/>
+      <c r="L29" s="11"/>
+      <c r="M29" s="11"/>
+    </row>
+    <row r="30" spans="2:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="38"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="11"/>
+      <c r="L30" s="11"/>
+      <c r="M30" s="11"/>
+    </row>
+    <row r="31" spans="2:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="38"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="4"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="11"/>
+      <c r="L31" s="11"/>
+      <c r="M31" s="11"/>
+    </row>
+    <row r="32" spans="2:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="38"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+    </row>
+    <row r="33" spans="2:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="38"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="11"/>
+      <c r="L33" s="11"/>
+      <c r="M33" s="11"/>
+    </row>
+    <row r="34" spans="2:13" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="40"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="59"/>
+      <c r="L34" s="11"/>
+      <c r="M34" s="11"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{79673549-0DFD-4AB1-A44B-2EF19169EA39}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{23227CC7-F489-4E43-AC8B-A2EE681CE5C1}">
           <x14:formula1>
-            <xm:f>'Data Listing'!$B$2:$B$17</xm:f>
+            <xm:f>'Data Listing'!$D$2:$D$13</xm:f>
           </x14:formula1>
-          <xm:sqref>B3:B15</xm:sqref>
+          <xm:sqref>M8 M10:M34</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EDDBD463-8740-452A-B119-14172A46E5B1}">
+          <x14:formula1>
+            <xm:f>'Data Listing'!$C$2:$C$13</xm:f>
+          </x14:formula1>
+          <xm:sqref>L8 L10:L34</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2CE047E1-33A2-4114-B296-93D0F1B152DF}">
+          <x14:formula1>
+            <xm:f>'Data Listing'!$F$2:$F$7</xm:f>
+          </x14:formula1>
+          <xm:sqref>E8:E34</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{95F1FD91-70B3-4B68-BBF4-5BD9AB72DB70}">
+          <x14:formula1>
+            <xm:f>'Data Listing'!$B$2:$B$66</xm:f>
+          </x14:formula1>
+          <xm:sqref>C8:C34</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{080095D4-1061-428B-9794-E6E79D9C96F6}">
-  <dimension ref="A1:R26"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.33203125" customWidth="1"/>
+    <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="15" style="1" customWidth="1"/>
     <col min="3" max="5" width="25" style="1" customWidth="1"/>
-    <col min="6" max="6" width="25.6640625" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="18" max="18" width="30.44140625" customWidth="1"/>
+    <col min="6" max="6" width="25.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="17.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="17.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="18.28515625" style="1" customWidth="1"/>
+    <col min="10" max="13" width="21.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" s="104"/>
+      <c r="C1" s="104"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="13"/>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="105"/>
+      <c r="C2" s="105"/>
+      <c r="D2" s="105"/>
+      <c r="E2" s="105"/>
+      <c r="F2" s="105"/>
+      <c r="G2" s="13"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="13"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="103"/>
+      <c r="C4" s="103"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="13"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="107"/>
+      <c r="C5" s="107"/>
+      <c r="D5" s="107"/>
+      <c r="E5" s="107"/>
+      <c r="F5" s="107"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B6" s="22"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+    </row>
+    <row r="7" spans="1:13" ht="60" x14ac:dyDescent="0.25">
+      <c r="A7" s="23"/>
+      <c r="B7" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="I7" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="L7" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="M7" s="26" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B8" s="39">
+        <v>1</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="89"/>
-[...8 lines deleted...]
-      <c r="A2" s="13" t="s">
+      <c r="F8" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="90"/>
-[...8 lines deleted...]
-      <c r="A3" s="13" t="s">
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="11"/>
+      <c r="K8" s="11"/>
+      <c r="L8" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="91" t="s">
+      <c r="M8" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="91"/>
-[...19 lines deleted...]
-      <c r="A5" s="23" t="s">
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B9" s="38">
+        <v>2</v>
+      </c>
+      <c r="C9" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="92"/>
-[...14 lines deleted...]
-      <c r="B7" s="9" t="s">
+      <c r="D9" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="E9" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+    </row>
+    <row r="10" spans="1:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="B10" s="38">
+        <v>3</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="11"/>
+    </row>
+    <row r="11" spans="1:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="B11" s="38">
+        <v>4</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+    </row>
+    <row r="12" spans="1:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="B12" s="38">
         <v>5</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="C12" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B13" s="38">
+        <v>5</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="4"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+    </row>
+    <row r="14" spans="1:13" ht="45" x14ac:dyDescent="0.25">
+      <c r="B14" s="38">
+        <v>5</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="11"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B15" s="38">
+        <v>2</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="8" t="s">
-[...11 lines deleted...]
-      <c r="I7" s="9" t="s">
+      <c r="F15" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="11"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+    </row>
+    <row r="16" spans="1:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="B16" s="38">
+        <v>3</v>
+      </c>
+      <c r="C16" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="10" t="s">
-[...8 lines deleted...]
-      <c r="M7" s="31" t="s">
+      <c r="D16" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E16" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="31" t="s">
-[...8 lines deleted...]
-      <c r="Q7" s="9" t="s">
+      <c r="F16" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+    </row>
+    <row r="17" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="B17" s="38">
+        <v>4</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E17" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="R7" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B8" s="12">
+      <c r="F17" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="11"/>
+      <c r="L17" s="11"/>
+      <c r="M17" s="11"/>
+    </row>
+    <row r="18" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="B18" s="38">
+        <v>4</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="11"/>
+    </row>
+    <row r="19" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B19" s="38">
+        <v>4</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="11"/>
+    </row>
+    <row r="20" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B20" s="38">
         <v>1</v>
       </c>
-      <c r="C8" s="3" t="s">
-[...286 lines deleted...]
-      <c r="B20" s="2"/>
       <c r="C20" s="3" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
-      <c r="G20" s="3"/>
+      <c r="G20" s="2"/>
       <c r="H20" s="2"/>
-      <c r="I20" s="2"/>
-[...12 lines deleted...]
-    <row r="21" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="I20" s="4"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="11"/>
+    </row>
+    <row r="21" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B21" s="2"/>
-      <c r="C21" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
-      <c r="G21" s="3"/>
+      <c r="G21" s="2"/>
       <c r="H21" s="2"/>
-      <c r="I21" s="2"/>
-[...12 lines deleted...]
-    <row r="22" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="I21" s="4"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="11"/>
+      <c r="M21" s="11"/>
+    </row>
+    <row r="22" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B22" s="2"/>
-      <c r="C22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="3"/>
       <c r="D22" s="5"/>
-      <c r="E22" s="5"/>
+      <c r="E22" s="3"/>
       <c r="F22" s="5"/>
-      <c r="G22" s="5"/>
+      <c r="G22" s="6"/>
       <c r="H22" s="6"/>
-      <c r="I22" s="6"/>
-[...12 lines deleted...]
-    <row r="23" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="I22" s="7"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="11"/>
+    </row>
+    <row r="23" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B23" s="2"/>
-      <c r="C23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="3"/>
       <c r="D23" s="5"/>
-      <c r="E23" s="5"/>
+      <c r="E23" s="3"/>
       <c r="F23" s="5"/>
-      <c r="G23" s="5"/>
+      <c r="G23" s="2"/>
       <c r="H23" s="2"/>
-      <c r="I23" s="2"/>
-[...12 lines deleted...]
-    <row r="24" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="I23" s="4"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="11"/>
+      <c r="M23" s="11"/>
+    </row>
+    <row r="24" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B24" s="2"/>
-      <c r="C24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="3"/>
       <c r="D24" s="5"/>
-      <c r="E24" s="5"/>
+      <c r="E24" s="3"/>
       <c r="F24" s="5"/>
-      <c r="G24" s="5"/>
+      <c r="G24" s="6"/>
       <c r="H24" s="6"/>
-      <c r="I24" s="6"/>
-[...12 lines deleted...]
-    <row r="25" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="I24" s="7"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="11"/>
+      <c r="L24" s="11"/>
+      <c r="M24" s="11"/>
+    </row>
+    <row r="25" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B25" s="2"/>
-      <c r="C25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="3"/>
       <c r="D25" s="5"/>
-      <c r="E25" s="5"/>
+      <c r="E25" s="3"/>
       <c r="F25" s="5"/>
-      <c r="G25" s="5"/>
+      <c r="G25" s="6"/>
       <c r="H25" s="6"/>
-      <c r="I25" s="6"/>
-[...12 lines deleted...]
-    <row r="26" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="I25" s="7"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="11"/>
+      <c r="L25" s="11"/>
+      <c r="M25" s="11"/>
+    </row>
+    <row r="26" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B26" s="6"/>
-      <c r="C26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="3"/>
       <c r="D26" s="5"/>
-      <c r="E26" s="5"/>
+      <c r="E26" s="3"/>
       <c r="F26" s="5"/>
-      <c r="G26" s="5"/>
+      <c r="G26" s="6"/>
       <c r="H26" s="6"/>
-      <c r="I26" s="6"/>
-[...10 lines deleted...]
-      <c r="R26" s="6"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="59"/>
+      <c r="L26" s="11"/>
+      <c r="M26" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="B5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2562834B-52AA-489B-8C24-1E123063FDAE}">
           <x14:formula1>
-            <xm:f>'Data Listing'!$B$2:$B$17</xm:f>
+            <xm:f>'Data Listing'!$B$2:$B$28</xm:f>
           </x14:formula1>
-          <xm:sqref>C8:C26</xm:sqref>
+          <xm:sqref>C21:C26</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2BCDA559-68DE-45E9-971E-1DAA5E31756E}">
+          <x14:formula1>
+            <xm:f>'Data Listing'!$D$2:$D$13</xm:f>
+          </x14:formula1>
+          <xm:sqref>M8:M26</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{44FC1699-4CAD-404C-B035-818399749D3B}">
           <x14:formula1>
-            <xm:f>'Data Listing'!$C$2:$C$3</xm:f>
+            <xm:f>'Data Listing'!$C$2:$C$13</xm:f>
           </x14:formula1>
           <xm:sqref>L8:L26</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{03B0F2B5-1552-4A37-805C-1178DC0E2EDF}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0A80E130-F66E-4FE0-B7A2-2CDD8D0979DA}">
           <x14:formula1>
-            <xm:f>'Data Listing'!$E$2:$E$4</xm:f>
+            <xm:f>'Data Listing'!$B$2:$B$66</xm:f>
           </x14:formula1>
-          <xm:sqref>Q8:Q26 N8:N26</xm:sqref>
+          <xm:sqref>C8:C20</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{88BC374A-C822-498B-9999-752E1662E6CC}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D2FF6AE0-8EB6-4040-B2E9-309401EBA8E8}">
           <x14:formula1>
-            <xm:f>'Data Listing'!$D$2:$D$4</xm:f>
+            <xm:f>'Data Listing'!$F$2:$F$7</xm:f>
           </x14:formula1>
-          <xm:sqref>P8:Q26</xm:sqref>
-[...1100 lines deleted...]
-          <xm:sqref>C16:C34 C8:C14</xm:sqref>
+          <xm:sqref>E8:E26</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{360FF385-D87D-437C-8AD7-CDF0146FE0C3}">
+  <dimension ref="B1:F15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="21.42578125" customWidth="1"/>
+    <col min="2" max="2" width="36.85546875" customWidth="1"/>
+    <col min="3" max="5" width="25.85546875" customWidth="1"/>
+    <col min="6" max="6" width="32.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B2" s="34" t="s">
+        <v>81</v>
+      </c>
+      <c r="C2" s="35" t="s">
+        <v>82</v>
+      </c>
+      <c r="D2" s="35" t="s">
+        <v>83</v>
+      </c>
+      <c r="E2" s="35" t="s">
+        <v>84</v>
+      </c>
+      <c r="F2" s="35" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="3" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B3" s="36"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="35"/>
+    </row>
+    <row r="4" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B4" s="36"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="35"/>
+    </row>
+    <row r="5" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B5" s="36"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="35"/>
+    </row>
+    <row r="6" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B6" s="36"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="35"/>
+    </row>
+    <row r="7" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B7" s="36"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="35"/>
+    </row>
+    <row r="8" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B8" s="36"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="35"/>
+    </row>
+    <row r="9" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B9" s="36"/>
+      <c r="C9" s="37"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="35"/>
+    </row>
+    <row r="10" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B10" s="36"/>
+      <c r="C10" s="37"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="35"/>
+    </row>
+    <row r="11" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B11" s="36"/>
+      <c r="C11" s="37"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="35"/>
+    </row>
+    <row r="12" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B12" s="36"/>
+      <c r="C12" s="37"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="35"/>
+    </row>
+    <row r="13" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B13" s="36"/>
+      <c r="C13" s="37"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="35"/>
+    </row>
+    <row r="14" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B14" s="36"/>
+      <c r="C14" s="37"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="35"/>
+    </row>
+    <row r="15" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B15" s="36"/>
+      <c r="C15" s="37"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="35"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <legacyDrawing r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC1C7EE1-2B01-4743-AAD9-10BBC681A856}">
+  <dimension ref="B2:K32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="21.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="23" style="1" customWidth="1"/>
+    <col min="4" max="4" width="21.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="23.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="22.7109375" style="1" customWidth="1"/>
+    <col min="7" max="8" width="29.42578125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="25" style="1" customWidth="1"/>
+    <col min="10" max="10" width="28.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="27.140625" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="113" t="s">
+        <v>183</v>
+      </c>
+      <c r="C2" s="113"/>
+      <c r="D2" s="113"/>
+      <c r="E2" s="113"/>
+      <c r="F2" s="113"/>
+      <c r="G2" s="113"/>
+      <c r="H2" s="113"/>
+      <c r="I2" s="113"/>
+      <c r="J2" s="113"/>
+      <c r="K2" s="113"/>
+    </row>
+    <row r="3" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B3" s="113"/>
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+    </row>
+    <row r="5" spans="2:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="B5" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C5" s="31" t="s">
+        <v>184</v>
+      </c>
+      <c r="D5" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="F5" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="K5" s="33" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+    </row>
+    <row r="7" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B7" s="2"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+    </row>
+    <row r="8" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+    </row>
+    <row r="9" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+    </row>
+    <row r="10" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+    </row>
+    <row r="11" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+    </row>
+    <row r="12" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+    </row>
+    <row r="13" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+    </row>
+    <row r="14" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+    </row>
+    <row r="15" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+    </row>
+    <row r="16" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+    </row>
+    <row r="17" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+    </row>
+    <row r="19" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+    </row>
+    <row r="20" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+    </row>
+    <row r="21" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+    </row>
+    <row r="22" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+    </row>
+    <row r="23" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+    </row>
+    <row r="24" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+    </row>
+    <row r="25" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+    </row>
+    <row r="26" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+    </row>
+    <row r="27" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+    </row>
+    <row r="28" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+    </row>
+    <row r="29" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+    </row>
+    <row r="30" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+    </row>
+    <row r="31" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+    </row>
+    <row r="32" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B2:K3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{9CE65B44-B39D-4E4B-AFB7-DB50935D497C}">
+          <x14:formula1>
+            <xm:f>'Data Listing'!$D$2:$D$13</xm:f>
+          </x14:formula1>
+          <xm:sqref>J6:J32</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{6B17D7AE-0FA9-40F5-94A8-A4D16FFE3242}">
+          <x14:formula1>
+            <xm:f>'Data Listing'!$E$2:$E$13</xm:f>
+          </x14:formula1>
+          <xm:sqref>K6:K32</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{24757F43-AE4D-499C-A65D-8CBAA3B8B548}">
+          <x14:formula1>
+            <xm:f>'Data Listing'!$C$2:$C$13</xm:f>
+          </x14:formula1>
+          <xm:sqref>I6:I32</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27BFDDA6-1CCD-4A9D-93E8-C7253F8ABF4B}">
   <dimension ref="A1:S52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="N37" sqref="N37:S37"/>
+      <selection activeCell="H39" sqref="H39:L39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="27.6640625" customWidth="1"/>
+    <col min="1" max="1" width="27.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
-[...621 lines deleted...]
-      <c r="A34" s="123" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="114" t="s">
         <v>185</v>
       </c>
-      <c r="B34" s="123"/>
-[...5 lines deleted...]
-      <c r="H34" s="124" t="s">
+      <c r="B1" s="115"/>
+      <c r="C1" s="115"/>
+      <c r="D1" s="115"/>
+      <c r="E1" s="115"/>
+      <c r="F1" s="115"/>
+      <c r="G1" s="115"/>
+      <c r="H1" s="115"/>
+      <c r="I1" s="115"/>
+      <c r="J1" s="115"/>
+      <c r="K1" s="115"/>
+      <c r="L1" s="115"/>
+      <c r="M1" s="116"/>
+    </row>
+    <row r="2" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="117"/>
+      <c r="B2" s="118"/>
+      <c r="C2" s="118"/>
+      <c r="D2" s="118"/>
+      <c r="E2" s="118"/>
+      <c r="F2" s="118"/>
+      <c r="G2" s="118"/>
+      <c r="H2" s="118"/>
+      <c r="I2" s="118"/>
+      <c r="J2" s="118"/>
+      <c r="K2" s="118"/>
+      <c r="L2" s="118"/>
+      <c r="M2" s="119"/>
+    </row>
+    <row r="3" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="120" t="s">
         <v>186</v>
       </c>
-      <c r="I34" s="124"/>
-[...6 lines deleted...]
-      <c r="A35" s="123" t="s">
+      <c r="B3" s="121"/>
+      <c r="C3" s="121"/>
+      <c r="D3" s="121"/>
+      <c r="E3" s="121"/>
+      <c r="F3" s="121"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="123" t="s">
         <v>187</v>
       </c>
-      <c r="B35" s="123"/>
-[...5 lines deleted...]
-      <c r="H35" s="124" t="s">
+      <c r="I3" s="124"/>
+      <c r="J3" s="124"/>
+      <c r="K3" s="124"/>
+      <c r="L3" s="124"/>
+      <c r="M3" s="125"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" s="126" t="s">
         <v>188</v>
       </c>
-      <c r="I35" s="124"/>
-[...6 lines deleted...]
-      <c r="A36" s="123" t="s">
+      <c r="B4" s="126"/>
+      <c r="C4" s="126"/>
+      <c r="D4" s="126"/>
+      <c r="E4" s="126"/>
+      <c r="F4" s="126"/>
+      <c r="G4" s="126"/>
+      <c r="H4" s="128" t="s">
         <v>189</v>
       </c>
-      <c r="B36" s="123"/>
-[...5 lines deleted...]
-      <c r="H36" s="124" t="s">
+      <c r="I4" s="129"/>
+      <c r="J4" s="129"/>
+      <c r="K4" s="129"/>
+      <c r="L4" s="129"/>
+      <c r="M4" s="130"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" s="127"/>
+      <c r="B5" s="127"/>
+      <c r="C5" s="127"/>
+      <c r="D5" s="127"/>
+      <c r="E5" s="127"/>
+      <c r="F5" s="127"/>
+      <c r="G5" s="127"/>
+      <c r="H5" s="131"/>
+      <c r="I5" s="132"/>
+      <c r="J5" s="132"/>
+      <c r="K5" s="132"/>
+      <c r="L5" s="132"/>
+      <c r="M5" s="133"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" s="127"/>
+      <c r="B6" s="127"/>
+      <c r="C6" s="127"/>
+      <c r="D6" s="127"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="127"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="131"/>
+      <c r="I6" s="132"/>
+      <c r="J6" s="132"/>
+      <c r="K6" s="132"/>
+      <c r="L6" s="132"/>
+      <c r="M6" s="133"/>
+    </row>
+    <row r="7" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="127"/>
+      <c r="B7" s="127"/>
+      <c r="C7" s="127"/>
+      <c r="D7" s="127"/>
+      <c r="E7" s="127"/>
+      <c r="F7" s="127"/>
+      <c r="G7" s="127"/>
+      <c r="H7" s="134"/>
+      <c r="I7" s="135"/>
+      <c r="J7" s="135"/>
+      <c r="K7" s="135"/>
+      <c r="L7" s="135"/>
+      <c r="M7" s="136"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" s="127" t="s">
         <v>190</v>
       </c>
-      <c r="I36" s="124"/>
-[...6 lines deleted...]
-      <c r="A37" s="123" t="s">
+      <c r="B8" s="127"/>
+      <c r="C8" s="127"/>
+      <c r="D8" s="127"/>
+      <c r="E8" s="127"/>
+      <c r="F8" s="127"/>
+      <c r="G8" s="127"/>
+      <c r="H8" s="137" t="s">
         <v>191</v>
       </c>
-      <c r="B37" s="123"/>
-[...5 lines deleted...]
-      <c r="H37" s="124" t="s">
+      <c r="I8" s="137"/>
+      <c r="J8" s="137"/>
+      <c r="K8" s="137"/>
+      <c r="L8" s="138"/>
+      <c r="M8" s="14"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" s="127" t="s">
         <v>192</v>
       </c>
-      <c r="I37" s="124"/>
-[...4 lines deleted...]
-      <c r="N37" s="120" t="s">
+      <c r="B9" s="127"/>
+      <c r="C9" s="127"/>
+      <c r="D9" s="127"/>
+      <c r="E9" s="127"/>
+      <c r="F9" s="127"/>
+      <c r="G9" s="127"/>
+      <c r="H9" s="137" t="s">
         <v>193</v>
       </c>
-      <c r="O37" s="120"/>
-[...6 lines deleted...]
-      <c r="A38" s="123" t="s">
+      <c r="I9" s="137"/>
+      <c r="J9" s="137"/>
+      <c r="K9" s="137"/>
+      <c r="L9" s="138"/>
+      <c r="M9" s="14"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" s="127" t="s">
         <v>194</v>
       </c>
-      <c r="B38" s="123"/>
-[...5 lines deleted...]
-      <c r="H38" s="124" t="s">
+      <c r="B10" s="127"/>
+      <c r="C10" s="127"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="127"/>
+      <c r="F10" s="127"/>
+      <c r="G10" s="127"/>
+      <c r="H10" s="137" t="s">
         <v>195</v>
       </c>
-      <c r="I38" s="124"/>
-[...14 lines deleted...]
-      <c r="A39" s="116" t="s">
+      <c r="I10" s="137"/>
+      <c r="J10" s="137"/>
+      <c r="K10" s="137"/>
+      <c r="L10" s="138"/>
+      <c r="M10" s="14"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" s="127" t="s">
         <v>196</v>
       </c>
-      <c r="B39" s="116"/>
-[...5 lines deleted...]
-      <c r="H39" s="126" t="s">
+      <c r="B11" s="127"/>
+      <c r="C11" s="127"/>
+      <c r="D11" s="127"/>
+      <c r="E11" s="127"/>
+      <c r="F11" s="127"/>
+      <c r="G11" s="127"/>
+      <c r="H11" s="137" t="s">
         <v>197</v>
       </c>
-      <c r="I39" s="127"/>
-[...12 lines deleted...]
-      <c r="A40" s="113" t="s">
+      <c r="I11" s="137"/>
+      <c r="J11" s="137"/>
+      <c r="K11" s="137"/>
+      <c r="L11" s="138"/>
+      <c r="M11" s="14"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" s="127" t="s">
         <v>198</v>
       </c>
-      <c r="B40" s="114"/>
-[...19 lines deleted...]
-      <c r="A41" s="110" t="s">
+      <c r="B12" s="127"/>
+      <c r="C12" s="127"/>
+      <c r="D12" s="127"/>
+      <c r="E12" s="127"/>
+      <c r="F12" s="127"/>
+      <c r="G12" s="127"/>
+      <c r="H12" s="137" t="s">
         <v>199</v>
       </c>
-      <c r="B41" s="111"/>
-[...19 lines deleted...]
-      <c r="A42" s="100" t="s">
+      <c r="I12" s="137"/>
+      <c r="J12" s="137"/>
+      <c r="K12" s="137"/>
+      <c r="L12" s="138"/>
+      <c r="M12" s="14"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" s="127" t="s">
         <v>200</v>
       </c>
-      <c r="B42" s="101"/>
-[...19 lines deleted...]
-      <c r="A43" s="100" t="s">
+      <c r="B13" s="127"/>
+      <c r="C13" s="127"/>
+      <c r="D13" s="127"/>
+      <c r="E13" s="127"/>
+      <c r="F13" s="127"/>
+      <c r="G13" s="127"/>
+      <c r="H13" s="137" t="s">
         <v>201</v>
       </c>
-      <c r="B43" s="101"/>
-[...19 lines deleted...]
-      <c r="A44" s="100" t="s">
+      <c r="I13" s="137"/>
+      <c r="J13" s="137"/>
+      <c r="K13" s="137"/>
+      <c r="L13" s="138"/>
+      <c r="M13" s="14"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" s="127" t="s">
         <v>202</v>
       </c>
-      <c r="B44" s="101"/>
-[...19 lines deleted...]
-      <c r="A45" s="100" t="s">
+      <c r="B14" s="127"/>
+      <c r="C14" s="127"/>
+      <c r="D14" s="127"/>
+      <c r="E14" s="127"/>
+      <c r="F14" s="127"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="137" t="s">
         <v>203</v>
       </c>
-      <c r="B45" s="101"/>
-[...32 lines deleted...]
-      <c r="N46" s="108" t="s">
+      <c r="I14" s="137"/>
+      <c r="J14" s="137"/>
+      <c r="K14" s="137"/>
+      <c r="L14" s="138"/>
+      <c r="M14" s="14"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" s="127" t="s">
         <v>204</v>
       </c>
-      <c r="O46" s="109"/>
-[...129 lines deleted...]
-      <c r="S52" s="105"/>
+      <c r="B15" s="127"/>
+      <c r="C15" s="127"/>
+      <c r="D15" s="127"/>
+      <c r="E15" s="127"/>
+      <c r="F15" s="127"/>
+      <c r="G15" s="127"/>
+      <c r="H15" s="137" t="s">
+        <v>205</v>
+      </c>
+      <c r="I15" s="137"/>
+      <c r="J15" s="137"/>
+      <c r="K15" s="137"/>
+      <c r="L15" s="138"/>
+      <c r="M15" s="14"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" s="127" t="s">
+        <v>206</v>
+      </c>
+      <c r="B16" s="127"/>
+      <c r="C16" s="127"/>
+      <c r="D16" s="127"/>
+      <c r="E16" s="127"/>
+      <c r="F16" s="127"/>
+      <c r="G16" s="127"/>
+      <c r="H16" s="137" t="s">
+        <v>207</v>
+      </c>
+      <c r="I16" s="137"/>
+      <c r="J16" s="137"/>
+      <c r="K16" s="137"/>
+      <c r="L16" s="138"/>
+      <c r="M16" s="14"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="127" t="s">
+        <v>208</v>
+      </c>
+      <c r="B17" s="127"/>
+      <c r="C17" s="127"/>
+      <c r="D17" s="127"/>
+      <c r="E17" s="127"/>
+      <c r="F17" s="127"/>
+      <c r="G17" s="127"/>
+      <c r="H17" s="137" t="s">
+        <v>209</v>
+      </c>
+      <c r="I17" s="137"/>
+      <c r="J17" s="137"/>
+      <c r="K17" s="137"/>
+      <c r="L17" s="138"/>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="127" t="s">
+        <v>210</v>
+      </c>
+      <c r="B18" s="127"/>
+      <c r="C18" s="127"/>
+      <c r="D18" s="127"/>
+      <c r="E18" s="127"/>
+      <c r="F18" s="127"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="137" t="s">
+        <v>211</v>
+      </c>
+      <c r="I18" s="137"/>
+      <c r="J18" s="137"/>
+      <c r="K18" s="137"/>
+      <c r="L18" s="138"/>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" spans="1:13" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="143" t="s">
+        <v>212</v>
+      </c>
+      <c r="B19" s="144"/>
+      <c r="C19" s="144"/>
+      <c r="D19" s="144"/>
+      <c r="E19" s="144"/>
+      <c r="F19" s="144"/>
+      <c r="G19" s="145"/>
+      <c r="H19" s="137" t="s">
+        <v>213</v>
+      </c>
+      <c r="I19" s="137"/>
+      <c r="J19" s="137"/>
+      <c r="K19" s="137"/>
+      <c r="L19" s="138"/>
+      <c r="M19" s="19"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" s="126" t="s">
+        <v>214</v>
+      </c>
+      <c r="B20" s="126"/>
+      <c r="C20" s="126"/>
+      <c r="D20" s="126"/>
+      <c r="E20" s="126"/>
+      <c r="F20" s="126"/>
+      <c r="G20" s="126"/>
+      <c r="H20" s="139" t="s">
+        <v>215</v>
+      </c>
+      <c r="I20" s="137"/>
+      <c r="J20" s="137"/>
+      <c r="K20" s="137"/>
+      <c r="L20" s="138"/>
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" s="127" t="s">
+        <v>216</v>
+      </c>
+      <c r="B21" s="127"/>
+      <c r="C21" s="127"/>
+      <c r="D21" s="127"/>
+      <c r="E21" s="127"/>
+      <c r="F21" s="127"/>
+      <c r="G21" s="127"/>
+      <c r="H21" s="137" t="s">
+        <v>217</v>
+      </c>
+      <c r="I21" s="137"/>
+      <c r="J21" s="137"/>
+      <c r="K21" s="137"/>
+      <c r="L21" s="138"/>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="127" t="s">
+        <v>192</v>
+      </c>
+      <c r="B22" s="127"/>
+      <c r="C22" s="127"/>
+      <c r="D22" s="127"/>
+      <c r="E22" s="127"/>
+      <c r="F22" s="127"/>
+      <c r="G22" s="127"/>
+      <c r="H22" s="137" t="s">
+        <v>218</v>
+      </c>
+      <c r="I22" s="137"/>
+      <c r="J22" s="137"/>
+      <c r="K22" s="137"/>
+      <c r="L22" s="138"/>
+      <c r="M22" s="14"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A23" s="127" t="s">
+        <v>194</v>
+      </c>
+      <c r="B23" s="127"/>
+      <c r="C23" s="127"/>
+      <c r="D23" s="127"/>
+      <c r="E23" s="127"/>
+      <c r="F23" s="127"/>
+      <c r="G23" s="127"/>
+      <c r="H23" s="137" t="s">
+        <v>219</v>
+      </c>
+      <c r="I23" s="137"/>
+      <c r="J23" s="137"/>
+      <c r="K23" s="137"/>
+      <c r="L23" s="138"/>
+      <c r="M23" s="14"/>
+    </row>
+    <row r="24" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="146" t="s">
+        <v>220</v>
+      </c>
+      <c r="B24" s="146"/>
+      <c r="C24" s="146"/>
+      <c r="D24" s="146"/>
+      <c r="E24" s="146"/>
+      <c r="F24" s="146"/>
+      <c r="G24" s="146"/>
+      <c r="H24" s="137" t="s">
+        <v>221</v>
+      </c>
+      <c r="I24" s="137"/>
+      <c r="J24" s="137"/>
+      <c r="K24" s="137"/>
+      <c r="L24" s="138"/>
+      <c r="M24" s="14"/>
+    </row>
+    <row r="25" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="140" t="s">
+        <v>222</v>
+      </c>
+      <c r="B25" s="141"/>
+      <c r="C25" s="141"/>
+      <c r="D25" s="141"/>
+      <c r="E25" s="141"/>
+      <c r="F25" s="141"/>
+      <c r="G25" s="142"/>
+      <c r="H25" s="137" t="s">
+        <v>223</v>
+      </c>
+      <c r="I25" s="137"/>
+      <c r="J25" s="137"/>
+      <c r="K25" s="137"/>
+      <c r="L25" s="138"/>
+      <c r="M25" s="14"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A26" s="126" t="s">
+        <v>224</v>
+      </c>
+      <c r="B26" s="126"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="126" t="s">
+        <v>225</v>
+      </c>
+      <c r="E26" s="126"/>
+      <c r="F26" s="126"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="139" t="s">
+        <v>226</v>
+      </c>
+      <c r="I26" s="137"/>
+      <c r="J26" s="137"/>
+      <c r="K26" s="137"/>
+      <c r="L26" s="138"/>
+      <c r="M26" s="14"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A27" s="127" t="s">
+        <v>227</v>
+      </c>
+      <c r="B27" s="127"/>
+      <c r="C27" s="17"/>
+      <c r="D27" s="127" t="s">
+        <v>228</v>
+      </c>
+      <c r="E27" s="127"/>
+      <c r="F27" s="127"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="139" t="s">
+        <v>229</v>
+      </c>
+      <c r="I27" s="137"/>
+      <c r="J27" s="137"/>
+      <c r="K27" s="137"/>
+      <c r="L27" s="138"/>
+      <c r="M27" s="14"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A28" s="127" t="s">
+        <v>230</v>
+      </c>
+      <c r="B28" s="127"/>
+      <c r="C28" s="17"/>
+      <c r="D28" s="127" t="s">
+        <v>231</v>
+      </c>
+      <c r="E28" s="127"/>
+      <c r="F28" s="127"/>
+      <c r="G28" s="17"/>
+      <c r="H28" s="139" t="s">
+        <v>232</v>
+      </c>
+      <c r="I28" s="137"/>
+      <c r="J28" s="137"/>
+      <c r="K28" s="137"/>
+      <c r="L28" s="138"/>
+      <c r="M28" s="14"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A29" s="127" t="s">
+        <v>233</v>
+      </c>
+      <c r="B29" s="127"/>
+      <c r="C29" s="17"/>
+      <c r="D29" s="127" t="s">
+        <v>234</v>
+      </c>
+      <c r="E29" s="127"/>
+      <c r="F29" s="127"/>
+      <c r="G29" s="17"/>
+      <c r="H29" s="139" t="s">
+        <v>235</v>
+      </c>
+      <c r="I29" s="137"/>
+      <c r="J29" s="137"/>
+      <c r="K29" s="137"/>
+      <c r="L29" s="138"/>
+      <c r="M29" s="14"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A30" s="127" t="s">
+        <v>236</v>
+      </c>
+      <c r="B30" s="127"/>
+      <c r="C30" s="17"/>
+      <c r="D30" s="127" t="s">
+        <v>237</v>
+      </c>
+      <c r="E30" s="127"/>
+      <c r="F30" s="127"/>
+      <c r="G30" s="17"/>
+      <c r="H30" s="139" t="s">
+        <v>238</v>
+      </c>
+      <c r="I30" s="137"/>
+      <c r="J30" s="137"/>
+      <c r="K30" s="137"/>
+      <c r="L30" s="138"/>
+      <c r="M30" s="14"/>
+    </row>
+    <row r="31" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="146" t="s">
+        <v>239</v>
+      </c>
+      <c r="B31" s="146"/>
+      <c r="C31" s="18"/>
+      <c r="D31" s="146" t="s">
+        <v>240</v>
+      </c>
+      <c r="E31" s="146"/>
+      <c r="F31" s="146"/>
+      <c r="G31" s="18"/>
+      <c r="H31" s="139" t="s">
+        <v>241</v>
+      </c>
+      <c r="I31" s="137"/>
+      <c r="J31" s="137"/>
+      <c r="K31" s="137"/>
+      <c r="L31" s="138"/>
+      <c r="M31" s="14"/>
+    </row>
+    <row r="32" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="150" t="s">
+        <v>242</v>
+      </c>
+      <c r="B32" s="151"/>
+      <c r="C32" s="151"/>
+      <c r="D32" s="151"/>
+      <c r="E32" s="151"/>
+      <c r="F32" s="151"/>
+      <c r="G32" s="152"/>
+      <c r="H32" s="139" t="s">
+        <v>243</v>
+      </c>
+      <c r="I32" s="137"/>
+      <c r="J32" s="137"/>
+      <c r="K32" s="137"/>
+      <c r="L32" s="138"/>
+      <c r="M32" s="14"/>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A33" s="126" t="s">
+        <v>244</v>
+      </c>
+      <c r="B33" s="126"/>
+      <c r="C33" s="126"/>
+      <c r="D33" s="126"/>
+      <c r="E33" s="126"/>
+      <c r="F33" s="126"/>
+      <c r="G33" s="126"/>
+      <c r="H33" s="139" t="s">
+        <v>245</v>
+      </c>
+      <c r="I33" s="137"/>
+      <c r="J33" s="137"/>
+      <c r="K33" s="137"/>
+      <c r="L33" s="138"/>
+      <c r="M33" s="14"/>
+    </row>
+    <row r="34" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A34" s="127" t="s">
+        <v>246</v>
+      </c>
+      <c r="B34" s="127"/>
+      <c r="C34" s="127"/>
+      <c r="D34" s="127"/>
+      <c r="E34" s="127"/>
+      <c r="F34" s="127"/>
+      <c r="G34" s="127"/>
+      <c r="H34" s="137" t="s">
+        <v>247</v>
+      </c>
+      <c r="I34" s="137"/>
+      <c r="J34" s="137"/>
+      <c r="K34" s="137"/>
+      <c r="L34" s="138"/>
+      <c r="M34" s="14"/>
+    </row>
+    <row r="35" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A35" s="127" t="s">
+        <v>248</v>
+      </c>
+      <c r="B35" s="127"/>
+      <c r="C35" s="127"/>
+      <c r="D35" s="127"/>
+      <c r="E35" s="127"/>
+      <c r="F35" s="127"/>
+      <c r="G35" s="127"/>
+      <c r="H35" s="137" t="s">
+        <v>249</v>
+      </c>
+      <c r="I35" s="137"/>
+      <c r="J35" s="137"/>
+      <c r="K35" s="137"/>
+      <c r="L35" s="138"/>
+      <c r="M35" s="14"/>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A36" s="127" t="s">
+        <v>250</v>
+      </c>
+      <c r="B36" s="127"/>
+      <c r="C36" s="127"/>
+      <c r="D36" s="127"/>
+      <c r="E36" s="127"/>
+      <c r="F36" s="127"/>
+      <c r="G36" s="127"/>
+      <c r="H36" s="137" t="s">
+        <v>251</v>
+      </c>
+      <c r="I36" s="137"/>
+      <c r="J36" s="137"/>
+      <c r="K36" s="137"/>
+      <c r="L36" s="138"/>
+      <c r="M36" s="14"/>
+    </row>
+    <row r="37" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A37" s="127" t="s">
+        <v>252</v>
+      </c>
+      <c r="B37" s="127"/>
+      <c r="C37" s="127"/>
+      <c r="D37" s="127"/>
+      <c r="E37" s="127"/>
+      <c r="F37" s="127"/>
+      <c r="G37" s="127"/>
+      <c r="H37" s="137" t="s">
+        <v>253</v>
+      </c>
+      <c r="I37" s="137"/>
+      <c r="J37" s="137"/>
+      <c r="K37" s="137"/>
+      <c r="L37" s="138"/>
+      <c r="M37" s="14"/>
+      <c r="N37" s="153" t="s">
+        <v>254</v>
+      </c>
+      <c r="O37" s="153"/>
+      <c r="P37" s="153"/>
+      <c r="Q37" s="153"/>
+      <c r="R37" s="153"/>
+      <c r="S37" s="154"/>
+    </row>
+    <row r="38" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A38" s="127" t="s">
+        <v>255</v>
+      </c>
+      <c r="B38" s="127"/>
+      <c r="C38" s="127"/>
+      <c r="D38" s="127"/>
+      <c r="E38" s="127"/>
+      <c r="F38" s="127"/>
+      <c r="G38" s="127"/>
+      <c r="H38" s="137" t="s">
+        <v>256</v>
+      </c>
+      <c r="I38" s="137"/>
+      <c r="J38" s="137"/>
+      <c r="K38" s="137"/>
+      <c r="L38" s="138"/>
+      <c r="M38" s="14"/>
+      <c r="N38" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="O38" s="158"/>
+      <c r="P38" s="158"/>
+      <c r="Q38" s="158"/>
+      <c r="R38" s="158"/>
+      <c r="S38" s="159"/>
+    </row>
+    <row r="39" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="146" t="s">
+        <v>257</v>
+      </c>
+      <c r="B39" s="146"/>
+      <c r="C39" s="146"/>
+      <c r="D39" s="146"/>
+      <c r="E39" s="146"/>
+      <c r="F39" s="146"/>
+      <c r="G39" s="146"/>
+      <c r="H39" s="155" t="s">
+        <v>258</v>
+      </c>
+      <c r="I39" s="156"/>
+      <c r="J39" s="156"/>
+      <c r="K39" s="156"/>
+      <c r="L39" s="157"/>
+      <c r="M39" s="20"/>
+      <c r="N39" s="131"/>
+      <c r="O39" s="132"/>
+      <c r="P39" s="132"/>
+      <c r="Q39" s="132"/>
+      <c r="R39" s="132"/>
+      <c r="S39" s="133"/>
+    </row>
+    <row r="40" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="147" t="s">
+        <v>259</v>
+      </c>
+      <c r="B40" s="148"/>
+      <c r="C40" s="148"/>
+      <c r="D40" s="148"/>
+      <c r="E40" s="148"/>
+      <c r="F40" s="148"/>
+      <c r="G40" s="148"/>
+      <c r="H40" s="148"/>
+      <c r="I40" s="148"/>
+      <c r="J40" s="148"/>
+      <c r="K40" s="148"/>
+      <c r="L40" s="148"/>
+      <c r="M40" s="149"/>
+      <c r="N40" s="131"/>
+      <c r="O40" s="132"/>
+      <c r="P40" s="132"/>
+      <c r="Q40" s="132"/>
+      <c r="R40" s="132"/>
+      <c r="S40" s="133"/>
+    </row>
+    <row r="41" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A41" s="128" t="s">
+        <v>260</v>
+      </c>
+      <c r="B41" s="129"/>
+      <c r="C41" s="129"/>
+      <c r="D41" s="129"/>
+      <c r="E41" s="130"/>
+      <c r="F41" s="128"/>
+      <c r="G41" s="129"/>
+      <c r="H41" s="129"/>
+      <c r="I41" s="129"/>
+      <c r="J41" s="129"/>
+      <c r="K41" s="129"/>
+      <c r="L41" s="129"/>
+      <c r="M41" s="130"/>
+      <c r="N41" s="131"/>
+      <c r="O41" s="132"/>
+      <c r="P41" s="132"/>
+      <c r="Q41" s="132"/>
+      <c r="R41" s="132"/>
+      <c r="S41" s="133"/>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A42" s="131" t="s">
+        <v>261</v>
+      </c>
+      <c r="B42" s="132"/>
+      <c r="C42" s="132"/>
+      <c r="D42" s="132"/>
+      <c r="E42" s="133"/>
+      <c r="F42" s="131"/>
+      <c r="G42" s="132"/>
+      <c r="H42" s="132"/>
+      <c r="I42" s="132"/>
+      <c r="J42" s="132"/>
+      <c r="K42" s="132"/>
+      <c r="L42" s="132"/>
+      <c r="M42" s="133"/>
+      <c r="N42" s="131"/>
+      <c r="O42" s="132"/>
+      <c r="P42" s="132"/>
+      <c r="Q42" s="132"/>
+      <c r="R42" s="132"/>
+      <c r="S42" s="133"/>
+    </row>
+    <row r="43" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A43" s="131" t="s">
+        <v>262</v>
+      </c>
+      <c r="B43" s="132"/>
+      <c r="C43" s="132"/>
+      <c r="D43" s="132"/>
+      <c r="E43" s="133"/>
+      <c r="F43" s="131"/>
+      <c r="G43" s="132"/>
+      <c r="H43" s="132"/>
+      <c r="I43" s="132"/>
+      <c r="J43" s="132"/>
+      <c r="K43" s="132"/>
+      <c r="L43" s="132"/>
+      <c r="M43" s="133"/>
+      <c r="N43" s="131"/>
+      <c r="O43" s="132"/>
+      <c r="P43" s="132"/>
+      <c r="Q43" s="132"/>
+      <c r="R43" s="132"/>
+      <c r="S43" s="133"/>
+    </row>
+    <row r="44" spans="1:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="131" t="s">
+        <v>263</v>
+      </c>
+      <c r="B44" s="132"/>
+      <c r="C44" s="132"/>
+      <c r="D44" s="132"/>
+      <c r="E44" s="133"/>
+      <c r="F44" s="131"/>
+      <c r="G44" s="132"/>
+      <c r="H44" s="132"/>
+      <c r="I44" s="132"/>
+      <c r="J44" s="132"/>
+      <c r="K44" s="132"/>
+      <c r="L44" s="132"/>
+      <c r="M44" s="133"/>
+      <c r="N44" s="131"/>
+      <c r="O44" s="132"/>
+      <c r="P44" s="132"/>
+      <c r="Q44" s="132"/>
+      <c r="R44" s="132"/>
+      <c r="S44" s="133"/>
+    </row>
+    <row r="45" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A45" s="131" t="s">
+        <v>264</v>
+      </c>
+      <c r="B45" s="132"/>
+      <c r="C45" s="132"/>
+      <c r="D45" s="132"/>
+      <c r="E45" s="133"/>
+      <c r="F45" s="131"/>
+      <c r="G45" s="132"/>
+      <c r="H45" s="132"/>
+      <c r="I45" s="132"/>
+      <c r="J45" s="132"/>
+      <c r="K45" s="132"/>
+      <c r="L45" s="132"/>
+      <c r="M45" s="133"/>
+      <c r="N45" s="131"/>
+      <c r="O45" s="132"/>
+      <c r="P45" s="132"/>
+      <c r="Q45" s="132"/>
+      <c r="R45" s="132"/>
+      <c r="S45" s="133"/>
+    </row>
+    <row r="46" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A46" s="131"/>
+      <c r="B46" s="132"/>
+      <c r="C46" s="132"/>
+      <c r="D46" s="132"/>
+      <c r="E46" s="133"/>
+      <c r="F46" s="131"/>
+      <c r="G46" s="132"/>
+      <c r="H46" s="132"/>
+      <c r="I46" s="132"/>
+      <c r="J46" s="132"/>
+      <c r="K46" s="132"/>
+      <c r="L46" s="132"/>
+      <c r="M46" s="133"/>
+      <c r="N46" s="162" t="s">
+        <v>265</v>
+      </c>
+      <c r="O46" s="163"/>
+      <c r="P46" s="160"/>
+      <c r="Q46" s="160"/>
+      <c r="R46" s="160"/>
+      <c r="S46" s="161"/>
+    </row>
+    <row r="47" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A47" s="131"/>
+      <c r="B47" s="132"/>
+      <c r="C47" s="132"/>
+      <c r="D47" s="132"/>
+      <c r="E47" s="133"/>
+      <c r="F47" s="131"/>
+      <c r="G47" s="132"/>
+      <c r="H47" s="132"/>
+      <c r="I47" s="132"/>
+      <c r="J47" s="132"/>
+      <c r="K47" s="132"/>
+      <c r="L47" s="132"/>
+      <c r="M47" s="133"/>
+      <c r="N47" s="131"/>
+      <c r="O47" s="132"/>
+      <c r="P47" s="132"/>
+      <c r="Q47" s="132"/>
+      <c r="R47" s="132"/>
+      <c r="S47" s="133"/>
+    </row>
+    <row r="48" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A48" s="131"/>
+      <c r="B48" s="132"/>
+      <c r="C48" s="132"/>
+      <c r="D48" s="132"/>
+      <c r="E48" s="133"/>
+      <c r="F48" s="131"/>
+      <c r="G48" s="132"/>
+      <c r="H48" s="132"/>
+      <c r="I48" s="132"/>
+      <c r="J48" s="132"/>
+      <c r="K48" s="132"/>
+      <c r="L48" s="132"/>
+      <c r="M48" s="133"/>
+      <c r="N48" s="131"/>
+      <c r="O48" s="132"/>
+      <c r="P48" s="132"/>
+      <c r="Q48" s="132"/>
+      <c r="R48" s="132"/>
+      <c r="S48" s="133"/>
+    </row>
+    <row r="49" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A49" s="131"/>
+      <c r="B49" s="132"/>
+      <c r="C49" s="132"/>
+      <c r="D49" s="132"/>
+      <c r="E49" s="133"/>
+      <c r="F49" s="131"/>
+      <c r="G49" s="132"/>
+      <c r="H49" s="132"/>
+      <c r="I49" s="132"/>
+      <c r="J49" s="132"/>
+      <c r="K49" s="132"/>
+      <c r="L49" s="132"/>
+      <c r="M49" s="133"/>
+      <c r="N49" s="131"/>
+      <c r="O49" s="132"/>
+      <c r="P49" s="132"/>
+      <c r="Q49" s="132"/>
+      <c r="R49" s="132"/>
+      <c r="S49" s="133"/>
+    </row>
+    <row r="50" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A50" s="131"/>
+      <c r="B50" s="132"/>
+      <c r="C50" s="132"/>
+      <c r="D50" s="132"/>
+      <c r="E50" s="133"/>
+      <c r="F50" s="131"/>
+      <c r="G50" s="132"/>
+      <c r="H50" s="132"/>
+      <c r="I50" s="132"/>
+      <c r="J50" s="132"/>
+      <c r="K50" s="132"/>
+      <c r="L50" s="132"/>
+      <c r="M50" s="133"/>
+      <c r="N50" s="131"/>
+      <c r="O50" s="132"/>
+      <c r="P50" s="132"/>
+      <c r="Q50" s="132"/>
+      <c r="R50" s="132"/>
+      <c r="S50" s="133"/>
+    </row>
+    <row r="51" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A51" s="131"/>
+      <c r="B51" s="132"/>
+      <c r="C51" s="132"/>
+      <c r="D51" s="132"/>
+      <c r="E51" s="133"/>
+      <c r="F51" s="131"/>
+      <c r="G51" s="132"/>
+      <c r="H51" s="132"/>
+      <c r="I51" s="132"/>
+      <c r="J51" s="132"/>
+      <c r="K51" s="132"/>
+      <c r="L51" s="132"/>
+      <c r="M51" s="133"/>
+      <c r="N51" s="131"/>
+      <c r="O51" s="132"/>
+      <c r="P51" s="132"/>
+      <c r="Q51" s="132"/>
+      <c r="R51" s="132"/>
+      <c r="S51" s="133"/>
+    </row>
+    <row r="52" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="134"/>
+      <c r="B52" s="135"/>
+      <c r="C52" s="135"/>
+      <c r="D52" s="135"/>
+      <c r="E52" s="136"/>
+      <c r="F52" s="134"/>
+      <c r="G52" s="135"/>
+      <c r="H52" s="135"/>
+      <c r="I52" s="135"/>
+      <c r="J52" s="135"/>
+      <c r="K52" s="135"/>
+      <c r="L52" s="135"/>
+      <c r="M52" s="136"/>
+      <c r="N52" s="134"/>
+      <c r="O52" s="135"/>
+      <c r="P52" s="135"/>
+      <c r="Q52" s="135"/>
+      <c r="R52" s="135"/>
+      <c r="S52" s="136"/>
     </row>
   </sheetData>
   <mergeCells count="130">
+    <mergeCell ref="O38:S38"/>
+    <mergeCell ref="N47:S52"/>
+    <mergeCell ref="P46:S46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="N39:S45"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="A51:E51"/>
+    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="F41:M41"/>
+    <mergeCell ref="F42:M42"/>
+    <mergeCell ref="F43:M43"/>
+    <mergeCell ref="F44:M44"/>
+    <mergeCell ref="F45:M45"/>
+    <mergeCell ref="F46:M46"/>
+    <mergeCell ref="F47:M47"/>
+    <mergeCell ref="F48:M48"/>
+    <mergeCell ref="F49:M49"/>
+    <mergeCell ref="F50:M50"/>
+    <mergeCell ref="F51:M51"/>
+    <mergeCell ref="F52:M52"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A49:E49"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="C39:G39"/>
+    <mergeCell ref="A32:G32"/>
+    <mergeCell ref="N37:S37"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C33:G33"/>
+    <mergeCell ref="C34:G34"/>
+    <mergeCell ref="C35:G35"/>
+    <mergeCell ref="C36:G36"/>
+    <mergeCell ref="C37:G37"/>
+    <mergeCell ref="C38:G38"/>
+    <mergeCell ref="H38:L38"/>
+    <mergeCell ref="H39:L39"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="D26:F26"/>
+    <mergeCell ref="D27:F27"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="D29:F29"/>
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="H33:L33"/>
+    <mergeCell ref="H34:L34"/>
+    <mergeCell ref="H35:L35"/>
+    <mergeCell ref="H36:L36"/>
+    <mergeCell ref="H37:L37"/>
+    <mergeCell ref="H28:L28"/>
+    <mergeCell ref="H29:L29"/>
+    <mergeCell ref="H30:L30"/>
+    <mergeCell ref="H31:L31"/>
+    <mergeCell ref="H32:L32"/>
+    <mergeCell ref="H27:L27"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="H20:L20"/>
+    <mergeCell ref="H21:L21"/>
+    <mergeCell ref="H22:L22"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A19:G19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="C21:G21"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="H8:L8"/>
+    <mergeCell ref="H9:L9"/>
+    <mergeCell ref="H10:L10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="H25:L25"/>
+    <mergeCell ref="H26:L26"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="H13:L13"/>
+    <mergeCell ref="H14:L14"/>
+    <mergeCell ref="H15:L15"/>
+    <mergeCell ref="H16:L16"/>
+    <mergeCell ref="H17:L17"/>
     <mergeCell ref="A1:M2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="H3:M3"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:G7"/>
     <mergeCell ref="H4:M7"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C8:G8"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="C10:G10"/>
     <mergeCell ref="C11:G11"/>
     <mergeCell ref="C12:G12"/>
     <mergeCell ref="C13:G13"/>
     <mergeCell ref="C14:G14"/>
     <mergeCell ref="C15:G15"/>
     <mergeCell ref="C16:G16"/>
     <mergeCell ref="C17:G17"/>
     <mergeCell ref="C18:G18"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A8:B8"/>
-    <mergeCell ref="A9:B9"/>
-[...104 lines deleted...]
-    <mergeCell ref="A48:E48"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1027" r:id="rId4" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1028" r:id="rId5" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1029" r:id="rId6" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1030" r:id="rId7" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1031" r:id="rId8" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1032" r:id="rId9" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1033" r:id="rId10" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>12</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1034" r:id="rId11" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>13</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1035" r:id="rId12" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1036" r:id="rId13" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1037" r:id="rId14" name="Check Box 13">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>18</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1038" r:id="rId15" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>18</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1039" r:id="rId16" name="Check Box 15">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>18</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1040" r:id="rId17" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>19</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1041" r:id="rId18" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>20</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1042" r:id="rId19" name="Check Box 18">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1043" r:id="rId20" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>24</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1044" r:id="rId21" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>23</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1045" r:id="rId22" name="Check Box 21">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>24</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1046" r:id="rId23" name="Check Box 22">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1047" r:id="rId24" name="Check Box 23">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1048" r:id="rId25" name="Check Box 24">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1049" r:id="rId26" name="Check Box 25">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1050" r:id="rId27" name="Check Box 26">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>28</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1051" r:id="rId28" name="Check Box 27">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>28</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1052" r:id="rId29" name="Check Box 28">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1053" r:id="rId30" name="Check Box 29">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1054" r:id="rId31" name="Check Box 30">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1055" r:id="rId32" name="Check Box 31">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1056" r:id="rId33" name="Check Box 32">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1057" r:id="rId34" name="Check Box 33">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1058" r:id="rId35" name="Check Box 34">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>33</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1059" r:id="rId36" name="Check Box 35">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>33</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1060" r:id="rId37" name="Check Box 36">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>33</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1061" r:id="rId38" name="Check Box 37">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>34</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1062" r:id="rId39" name="Check Box 38">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>34</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1063" r:id="rId40" name="Check Box 39">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>34</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1064" r:id="rId41" name="Check Box 40">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>33</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>35</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1065" r:id="rId42" name="Check Box 41">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>33</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>35</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1066" r:id="rId43" name="Check Box 42">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>33</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>35</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1067" r:id="rId44" name="Check Box 43">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>34</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>36</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1068" r:id="rId45" name="Check Box 44">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>34</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>36</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1069" r:id="rId46" name="Check Box 45">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>34</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>36</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1070" r:id="rId47" name="Check Box 46">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>37</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1071" r:id="rId48" name="Check Box 47">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>37</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1072" r:id="rId49" name="Check Box 48">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>37</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1073" r:id="rId50" name="Check Box 49">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>38</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1074" r:id="rId51" name="Check Box 50">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>38</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1111" r:id="rId52" name="Check Box 87">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1112" r:id="rId53" name="Check Box 88">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1113" r:id="rId54" name="Check Box 89">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1114" r:id="rId55" name="Check Box 90">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1115" r:id="rId56" name="Check Box 91">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1116" r:id="rId57" name="Check Box 92">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1117" r:id="rId58" name="Check Box 93">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1118" r:id="rId59" name="Check Box 94">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1119" r:id="rId60" name="Check Box 95">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1120" r:id="rId61" name="Check Box 96">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1121" r:id="rId62" name="Check Box 97">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>25</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1122" r:id="rId63" name="Check Box 98">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>25</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1123" r:id="rId64" name="Check Box 99">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1124" r:id="rId65" name="Check Box 100">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1125" r:id="rId66" name="Check Box 101">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1126" r:id="rId67" name="Check Box 102">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1127" r:id="rId68" name="Check Box 103">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1128" r:id="rId69" name="Check Box 104">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1129" r:id="rId70" name="Check Box 105">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1130" r:id="rId71" name="Check Box 106">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1131" r:id="rId72" name="Check Box 107">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1132" r:id="rId73" name="Check Box 108">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1133" r:id="rId74" name="Check Box 109">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>25</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1134" r:id="rId75" name="Check Box 110">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>25</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1135" r:id="rId76" name="Check Box 111">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>38</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1136" r:id="rId77" name="Check Box 112">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>38</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1137" r:id="rId78" name="Check Box 113">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>38</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1138" r:id="rId79" name="Check Box 114">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>37</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1139" r:id="rId80" name="Check Box 115">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>37</xdr:row>
-                    <xdr:rowOff>769620</xdr:rowOff>
+                    <xdr:rowOff>771525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12D2BB5B-5783-426E-8219-485DFAE07BC4}">
-  <dimension ref="B2:E17"/>
+  <dimension ref="A1:F66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E5" sqref="E5"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="40.44140625" customWidth="1"/>
-    <col min="3" max="3" width="11.44140625" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" customWidth="1"/>
+    <col min="2" max="2" width="40.42578125" customWidth="1"/>
+    <col min="3" max="3" width="11.42578125" customWidth="1"/>
+    <col min="6" max="6" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="E2" s="40" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" t="s">
+        <v>266</v>
+      </c>
+      <c r="F1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2" s="27" t="s">
+        <v>159</v>
+      </c>
+      <c r="D2" s="27" t="s">
+        <v>267</v>
+      </c>
+      <c r="E2" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="F2" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="C3" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" s="28" t="s">
+        <v>268</v>
+      </c>
+      <c r="E3" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="F3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="27" t="s">
+        <v>88</v>
+      </c>
+      <c r="C4" s="27"/>
+      <c r="D4" s="27" t="s">
+        <v>150</v>
+      </c>
+      <c r="E4" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="F4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="27" t="s">
+        <v>89</v>
+      </c>
+      <c r="C5" s="27"/>
+      <c r="D5" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="27"/>
+      <c r="F5" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="C7" s="27"/>
+      <c r="D7" s="27"/>
+      <c r="E7" s="27"/>
+      <c r="F7" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+    </row>
+    <row r="9" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="C9" s="27"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="27"/>
+    </row>
+    <row r="10" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+    </row>
+    <row r="11" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="27"/>
+    </row>
+    <row r="12" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
+    </row>
+    <row r="13" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="27"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B14" s="28" t="s">
+        <v>99</v>
+      </c>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+    </row>
+    <row r="15" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="C15" s="27"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B16" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="28"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="28"/>
+    </row>
+    <row r="17" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C17" s="27"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="27"/>
+    </row>
+    <row r="18" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B18" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+    </row>
+    <row r="19" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="27"/>
+      <c r="D19" s="27"/>
+      <c r="E19" s="27"/>
+    </row>
+    <row r="20" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B20" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+    </row>
+    <row r="21" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B21" s="27" t="s">
         <v>60</v>
       </c>
-    </row>
-[...117 lines deleted...]
-        <v>36</v>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+    </row>
+    <row r="22" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B22" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="C22" s="28"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+    </row>
+    <row r="23" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="27" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="27"/>
+      <c r="D23" s="27"/>
+      <c r="E23" s="27"/>
+    </row>
+    <row r="24" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B24" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+    </row>
+    <row r="25" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B25" s="27" t="s">
+        <v>107</v>
+      </c>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+    </row>
+    <row r="26" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B26" s="28" t="s">
+        <v>108</v>
+      </c>
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+    </row>
+    <row r="27" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B27" s="27" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+    </row>
+    <row r="28" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B28" s="28" t="s">
+        <v>110</v>
+      </c>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+    </row>
+    <row r="29" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="30" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="32" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="33" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="35" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="36" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="37" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B37" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="38" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="39" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="40" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="41" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B41" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="42" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B42" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="43" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B43" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="44" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B44" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="45" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B45" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="46" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B46" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="47" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B47" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B48" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="49" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B49" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="50" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B50" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="51" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B51" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="52" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B52" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="53" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B53" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="54" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B54" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="55" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B55" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="56" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B56" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="57" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B57" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="58" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B58" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="59" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B59" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="60" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B60" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="61" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B61" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="62" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B62" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="63" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B63" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="64" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B64" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="65" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B65" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="66" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B66" t="s">
+        <v>144</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:B17">
-    <sortCondition ref="B1:B17"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:B28">
+    <sortCondition ref="B1:B28"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000929DD653DB15E4E9C5D00EE9B1E2FA2" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7d3c9e97a839c2ff7b7725dc3624b7ba">
-[...2 lines deleted...]
-    <xsd:import namespace="d3b5ee3b-4068-4f94-a3f6-22ebec44dea9"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006A4F05FD71DB9044A78E084DE46E3556" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4a904d6b48171aadff4ef0da8904776f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e71855ea-44fa-4c30-ad20-bdf3a2ce3a90" xmlns:ns3="e242b55c-f39b-495e-8daf-e5e80f73c2d7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="51be7fb938694bc1bbb9f244ded6b151" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="e71855ea-44fa-4c30-ad20-bdf3a2ce3a90"/>
+    <xsd:import namespace="e242b55c-f39b-495e-8daf-e5e80f73c2d7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Category" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18da593b-a8a6-4d94-bcdd-84e3333bc82b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="21" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e71855ea-44fa-4c30-ad20-bdf3a2ce3a90" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="Category" ma:index="11" nillable="true" ma:displayName="Category" ma:format="Dropdown" ma:internalName="Category">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Meeting Notes"/>
+          <xsd:enumeration value="Presentation"/>
+          <xsd:enumeration value="Other"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="Status" ma:index="12" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="Status">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Archived"/>
+          <xsd:enumeration value="Draft"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c871f771-ab78-46b7-810c-7667649bb902" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d3b5ee3b-4068-4f94-a3f6-22ebec44dea9" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e242b55c-f39b-495e-8daf-e5e80f73c2d7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a933bd0c-a079-4ce8-94e0-6b70db937fc2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d3b5ee3b-4068-4f94-a3f6-22ebec44dea9">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a65e4c60-77e0-4c53-9200-c7f9d169404d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e242b55c-f39b-495e-8daf-e5e80f73c2d7">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -14939,150 +16361,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="d3b5ee3b-4068-4f94-a3f6-22ebec44dea9" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="18da593b-a8a6-4d94-bcdd-84e3333bc82b">
+    <TaxCatchAll xmlns="e242b55c-f39b-495e-8daf-e5e80f73c2d7" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e71855ea-44fa-4c30-ad20-bdf3a2ce3a90">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Status xmlns="e71855ea-44fa-4c30-ad20-bdf3a2ce3a90" xsi:nil="true"/>
+    <Category xmlns="e71855ea-44fa-4c30-ad20-bdf3a2ce3a90" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF3211E9-8E6B-49B9-A8ED-BECAD8C8DF09}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67CAE2B3-3E4C-424D-B162-9406B9909CB7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62DFE3F9-234E-4D05-8E8A-C47CB35330A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="18da593b-a8a6-4d94-bcdd-84e3333bc82b"/>
-    <ds:schemaRef ds:uri="d3b5ee3b-4068-4f94-a3f6-22ebec44dea9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="e71855ea-44fa-4c30-ad20-bdf3a2ce3a90"/>
+    <ds:schemaRef ds:uri="e242b55c-f39b-495e-8daf-e5e80f73c2d7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05465664-46B1-4498-8828-3B413111F858}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="d3b5ee3b-4068-4f94-a3f6-22ebec44dea9"/>
-    <ds:schemaRef ds:uri="18da593b-a8a6-4d94-bcdd-84e3333bc82b"/>
+    <ds:schemaRef ds:uri="e242b55c-f39b-495e-8daf-e5e80f73c2d7"/>
+    <ds:schemaRef ds:uri="e71855ea-44fa-4c30-ad20-bdf3a2ce3a90"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{102d0191-eeae-4761-b1cb-1a83e86ef445}" enabled="0" method="" siteId="{102d0191-eeae-4761-b1cb-1a83e86ef445}" removed="1"/>
+  <clbl:label id="{4a38a6d0-eeb4-4de8-bcf1-00f03c6986db}" enabled="1" method="Privileged" siteId="{102d0191-eeae-4761-b1cb-1a83e86ef445}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Title Sheet &amp; Instructions</vt:lpstr>
+      <vt:lpstr>!!BOM Detail Expected!!</vt:lpstr>
+      <vt:lpstr>Example Hardware BOM</vt:lpstr>
+      <vt:lpstr>Hardware BOM</vt:lpstr>
       <vt:lpstr>Firmware Software BOM</vt:lpstr>
-      <vt:lpstr>Hardware BOM</vt:lpstr>
-      <vt:lpstr>Example Hardware BOM</vt:lpstr>
+      <vt:lpstr>Replacement Parts List</vt:lpstr>
       <vt:lpstr>Additional Company Information</vt:lpstr>
       <vt:lpstr>Data Listing</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Smith, Wyatt J Capt USAF DCMA RADARS&amp;SENSORS (USA)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101000929DD653DB15E4E9C5D00EE9B1E2FA2</vt:lpwstr>
+    <vt:lpwstr>0x0101006A4F05FD71DB9044A78E084DE46E3556</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>